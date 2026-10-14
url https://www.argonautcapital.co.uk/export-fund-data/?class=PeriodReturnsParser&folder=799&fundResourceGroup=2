--- v6 (2026-08-24)
+++ v7 (2026-10-14)
@@ -81,51 +81,51 @@
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:O22"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true"/>
     <col min="2" max="15" width="11.25" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>As at 21-Aug-26</t>
+          <t>As at 12-Oct-26</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Jan</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Feb</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Mar</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
         <is>
           <t>Apr</t>
         </is>
       </c>
       <c r="F1" s="0" t="inlineStr">
         <is>
           <t>May</t>
@@ -1004,67 +1004,73 @@
           <t>2026</t>
         </is>
       </c>
       <c r="B19" s="0">
         <v>8.064976</v>
       </c>
       <c r="C19" s="0">
         <v>2.87651</v>
       </c>
       <c r="D19" s="0">
         <v>-4.57</v>
       </c>
       <c r="E19" s="0">
         <v>-8.35762</v>
       </c>
       <c r="F19" s="0">
         <v>-4.650423</v>
       </c>
       <c r="G19" s="0">
         <v>-2.18</v>
       </c>
       <c r="H19" s="0">
         <v>5.81</v>
       </c>
       <c r="I19" s="0">
-        <v>-0.06</v>
+        <v>-1.043526</v>
+      </c>
+      <c r="J19" s="0">
+        <v>3.263783</v>
+      </c>
+      <c r="K19" s="0">
+        <v>2.46</v>
       </c>
       <c r="N19" s="0">
-        <v>-4.11</v>
+        <v>0.47</v>
       </c>
       <c r="O19" s="0">
-        <v>0.1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:15" customHeight="0">
       <c r="A20" s="0" t="inlineStr">
         <is>
           <t>CAGR Since Inception</t>
         </is>
       </c>
       <c r="N20" s="0">
-        <v>8.43</v>
+        <v>8.646393</v>
       </c>
       <c r="O20" s="0">
         <v>-0.1</v>
       </c>
     </row>
     <row r="22" spans="1:1" customHeight="0">
       <c r="A22" s="0" t="inlineStr">
         <is>
           <t>Source: Bloomberg. Using GBP I Acc share class. *Correlation is to European equities (Euro Stoxx NR EUR) as at previous month end. All performance data is net of fees and other charges.</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageSetup orientation="landscape" paperSize="9"/>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Argonaut Capital</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 