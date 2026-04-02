--- v2 (2026-02-16)
+++ v3 (2026-04-02)
@@ -81,51 +81,51 @@
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:O22"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true"/>
     <col min="2" max="15" width="11.25" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>As at 13-Feb-26</t>
+          <t>As at 31-Mar-26</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Jan</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Feb</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Mar</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
         <is>
           <t>Apr</t>
         </is>
       </c>
       <c r="F1" s="0" t="inlineStr">
         <is>
           <t>May</t>
@@ -986,70 +986,73 @@
         <v>0.885547</v>
       </c>
       <c r="L18" s="0">
         <v>1.57</v>
       </c>
       <c r="M18" s="0">
         <v>1.5</v>
       </c>
       <c r="N18" s="0">
         <v>16.852773</v>
       </c>
       <c r="O18" s="0">
         <v>0.15</v>
       </c>
     </row>
     <row r="19" spans="1:15" customHeight="0">
       <c r="A19" s="0" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="B19" s="0">
         <v>8.064976</v>
       </c>
       <c r="C19" s="0">
-        <v>-0.87</v>
+        <v>2.87651</v>
+      </c>
+      <c r="D19" s="0">
+        <v>-4.57</v>
       </c>
       <c r="N19" s="0">
-        <v>7.13</v>
+        <v>6.09</v>
       </c>
       <c r="O19" s="0">
-        <v>-0.3</v>
+        <v>0.2</v>
       </c>
     </row>
     <row r="20" spans="1:15" customHeight="0">
       <c r="A20" s="0" t="inlineStr">
         <is>
           <t>CAGR Since Inception</t>
         </is>
       </c>
       <c r="N20" s="0">
-        <v>9.42</v>
+        <v>9.29</v>
       </c>
       <c r="O20" s="0">
-        <v>-0.05</v>
+        <v>-0.03</v>
       </c>
     </row>
     <row r="22" spans="1:1" customHeight="0">
       <c r="A22" s="0" t="inlineStr">
         <is>
           <t>Source: Bloomberg. Using GBP I Acc share class. *Correlation is to European equities (Euro Stoxx NR EUR) as at previous month end. All performance data is net of fees and other charges.</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageSetup orientation="landscape" paperSize="9"/>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Argonaut Capital</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Untitled Spreadsheet</dc:title>