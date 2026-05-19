--- v3 (2026-04-02)
+++ v4 (2026-05-19)
@@ -81,51 +81,51 @@
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:O22"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true"/>
     <col min="2" max="15" width="11.25" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>As at 31-Mar-26</t>
+          <t>As at 18-May-26</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Jan</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Feb</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Mar</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
         <is>
           <t>Apr</t>
         </is>
       </c>
       <c r="F1" s="0" t="inlineStr">
         <is>
           <t>May</t>
@@ -991,65 +991,71 @@
       <c r="M18" s="0">
         <v>1.5</v>
       </c>
       <c r="N18" s="0">
         <v>16.852773</v>
       </c>
       <c r="O18" s="0">
         <v>0.15</v>
       </c>
     </row>
     <row r="19" spans="1:15" customHeight="0">
       <c r="A19" s="0" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="B19" s="0">
         <v>8.064976</v>
       </c>
       <c r="C19" s="0">
         <v>2.87651</v>
       </c>
       <c r="D19" s="0">
         <v>-4.57</v>
       </c>
+      <c r="E19" s="0">
+        <v>-8.35762</v>
+      </c>
+      <c r="F19" s="0">
+        <v>-1.56</v>
+      </c>
       <c r="N19" s="0">
-        <v>6.09</v>
+        <v>-4.29</v>
       </c>
       <c r="O19" s="0">
-        <v>0.2</v>
+        <v>0.1</v>
       </c>
     </row>
     <row r="20" spans="1:15" customHeight="0">
       <c r="A20" s="0" t="inlineStr">
         <is>
           <t>CAGR Since Inception</t>
         </is>
       </c>
       <c r="N20" s="0">
-        <v>9.29</v>
+        <v>8.549434</v>
       </c>
       <c r="O20" s="0">
         <v>-0.03</v>
       </c>
     </row>
     <row r="22" spans="1:1" customHeight="0">
       <c r="A22" s="0" t="inlineStr">
         <is>
           <t>Source: Bloomberg. Using GBP I Acc share class. *Correlation is to European equities (Euro Stoxx NR EUR) as at previous month end. All performance data is net of fees and other charges.</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageSetup orientation="landscape" paperSize="9"/>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Argonaut Capital</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 