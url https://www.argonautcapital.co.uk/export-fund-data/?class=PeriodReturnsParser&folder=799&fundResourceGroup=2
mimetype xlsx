--- v4 (2026-05-19)
+++ v5 (2026-07-03)
@@ -81,51 +81,51 @@
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:O22"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true"/>
     <col min="2" max="15" width="11.25" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>As at 18-May-26</t>
+          <t>As at 02-Jul-26</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Jan</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Feb</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Mar</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
         <is>
           <t>Apr</t>
         </is>
       </c>
       <c r="F1" s="0" t="inlineStr">
         <is>
           <t>May</t>
@@ -995,70 +995,76 @@
         <v>16.852773</v>
       </c>
       <c r="O18" s="0">
         <v>0.15</v>
       </c>
     </row>
     <row r="19" spans="1:15" customHeight="0">
       <c r="A19" s="0" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="B19" s="0">
         <v>8.064976</v>
       </c>
       <c r="C19" s="0">
         <v>2.87651</v>
       </c>
       <c r="D19" s="0">
         <v>-4.57</v>
       </c>
       <c r="E19" s="0">
         <v>-8.35762</v>
       </c>
       <c r="F19" s="0">
-        <v>-1.56</v>
+        <v>-4.650423</v>
+      </c>
+      <c r="G19" s="0">
+        <v>-2.18</v>
+      </c>
+      <c r="H19" s="0">
+        <v>-0.66</v>
       </c>
       <c r="N19" s="0">
-        <v>-4.29</v>
+        <v>-9.92</v>
       </c>
       <c r="O19" s="0">
         <v>0.1</v>
       </c>
     </row>
     <row r="20" spans="1:15" customHeight="0">
       <c r="A20" s="0" t="inlineStr">
         <is>
           <t>CAGR Since Inception</t>
         </is>
       </c>
       <c r="N20" s="0">
-        <v>8.549434</v>
+        <v>8.1</v>
       </c>
       <c r="O20" s="0">
-        <v>-0.03</v>
+        <v>-0.1</v>
       </c>
     </row>
     <row r="22" spans="1:1" customHeight="0">
       <c r="A22" s="0" t="inlineStr">
         <is>
           <t>Source: Bloomberg. Using GBP I Acc share class. *Correlation is to European equities (Euro Stoxx NR EUR) as at previous month end. All performance data is net of fees and other charges.</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageSetup orientation="landscape" paperSize="9"/>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Argonaut Capital</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Untitled Spreadsheet</dc:title>