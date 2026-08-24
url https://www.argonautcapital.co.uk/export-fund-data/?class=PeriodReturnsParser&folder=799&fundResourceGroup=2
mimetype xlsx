--- v5 (2026-07-03)
+++ v6 (2026-08-24)
@@ -81,51 +81,51 @@
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:O22"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true"/>
     <col min="2" max="15" width="11.25" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>As at 02-Jul-26</t>
+          <t>As at 21-Aug-26</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Jan</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Feb</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Mar</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
         <is>
           <t>Apr</t>
         </is>
       </c>
       <c r="F1" s="0" t="inlineStr">
         <is>
           <t>May</t>
@@ -1001,67 +1001,70 @@
     <row r="19" spans="1:15" customHeight="0">
       <c r="A19" s="0" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="B19" s="0">
         <v>8.064976</v>
       </c>
       <c r="C19" s="0">
         <v>2.87651</v>
       </c>
       <c r="D19" s="0">
         <v>-4.57</v>
       </c>
       <c r="E19" s="0">
         <v>-8.35762</v>
       </c>
       <c r="F19" s="0">
         <v>-4.650423</v>
       </c>
       <c r="G19" s="0">
         <v>-2.18</v>
       </c>
       <c r="H19" s="0">
-        <v>-0.66</v>
+        <v>5.81</v>
+      </c>
+      <c r="I19" s="0">
+        <v>-0.06</v>
       </c>
       <c r="N19" s="0">
-        <v>-9.92</v>
+        <v>-4.11</v>
       </c>
       <c r="O19" s="0">
         <v>0.1</v>
       </c>
     </row>
     <row r="20" spans="1:15" customHeight="0">
       <c r="A20" s="0" t="inlineStr">
         <is>
           <t>CAGR Since Inception</t>
         </is>
       </c>
       <c r="N20" s="0">
-        <v>8.1</v>
+        <v>8.43</v>
       </c>
       <c r="O20" s="0">
         <v>-0.1</v>
       </c>
     </row>
     <row r="22" spans="1:1" customHeight="0">
       <c r="A22" s="0" t="inlineStr">
         <is>
           <t>Source: Bloomberg. Using GBP I Acc share class. *Correlation is to European equities (Euro Stoxx NR EUR) as at previous month end. All performance data is net of fees and other charges.</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageSetup orientation="landscape" paperSize="9"/>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Argonaut Capital</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 