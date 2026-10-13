--- v5 (2026-08-23)
+++ v6 (2026-10-13)
@@ -80,51 +80,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:C683"/>
+  <dimension ref="A1:C735"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Month</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Argonaut Flexible Fund</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>IA Flexible Investment</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3" customHeight="0">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>2024-10-11</t>
@@ -8939,58 +8939,734 @@
       </c>
     </row>
     <row r="680" spans="1:3" customHeight="0">
       <c r="A680" s="0" t="inlineStr">
         <is>
           <t>2026-08-20</t>
         </is>
       </c>
       <c r="B680" s="0">
         <v>52.13</v>
       </c>
       <c r="C680" s="0">
         <v>22.984707209453</v>
       </c>
     </row>
     <row r="681" spans="1:3" customHeight="0">
       <c r="A681" s="0" t="inlineStr">
         <is>
           <t>2026-08-21</t>
         </is>
       </c>
       <c r="B681" s="0">
         <v>52.72</v>
       </c>
       <c r="C681" s="0">
-        <v>23.028575929452</v>
-[...3 lines deleted...]
-      <c r="A683" s="1" t="inlineStr">
+        <v>23.109521904358</v>
+      </c>
+    </row>
+    <row r="682" spans="1:3" customHeight="0">
+      <c r="A682" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-22</t>
+        </is>
+      </c>
+      <c r="B682" s="0">
+        <v>52.72</v>
+      </c>
+      <c r="C682" s="0">
+        <v>23.109521904273</v>
+      </c>
+    </row>
+    <row r="683" spans="1:3" customHeight="0">
+      <c r="A683" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-23</t>
+        </is>
+      </c>
+      <c r="B683" s="0">
+        <v>52.72</v>
+      </c>
+      <c r="C683" s="0">
+        <v>23.109521904273</v>
+      </c>
+    </row>
+    <row r="684" spans="1:3" customHeight="0">
+      <c r="A684" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
+      <c r="B684" s="0">
+        <v>53.61</v>
+      </c>
+      <c r="C684" s="0">
+        <v>23.197108889946</v>
+      </c>
+    </row>
+    <row r="685" spans="1:3" customHeight="0">
+      <c r="A685" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-25</t>
+        </is>
+      </c>
+      <c r="B685" s="0">
+        <v>53.07</v>
+      </c>
+      <c r="C685" s="0">
+        <v>23.445520113427</v>
+      </c>
+    </row>
+    <row r="686" spans="1:3" customHeight="0">
+      <c r="A686" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-26</t>
+        </is>
+      </c>
+      <c r="B686" s="0">
+        <v>52.66</v>
+      </c>
+      <c r="C686" s="0">
+        <v>23.676105793787</v>
+      </c>
+    </row>
+    <row r="687" spans="1:3" customHeight="0">
+      <c r="A687" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
+      <c r="B687" s="0">
+        <v>51.24</v>
+      </c>
+      <c r="C687" s="0">
+        <v>23.937320736049</v>
+      </c>
+    </row>
+    <row r="688" spans="1:3" customHeight="0">
+      <c r="A688" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-28</t>
+        </is>
+      </c>
+      <c r="B688" s="0">
+        <v>52.75</v>
+      </c>
+      <c r="C688" s="0">
+        <v>24.043633712583</v>
+      </c>
+    </row>
+    <row r="689" spans="1:3" customHeight="0">
+      <c r="A689" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-29</t>
+        </is>
+      </c>
+      <c r="B689" s="0">
+        <v>52.75</v>
+      </c>
+      <c r="C689" s="0">
+        <v>24.043633712583</v>
+      </c>
+    </row>
+    <row r="690" spans="1:3" customHeight="0">
+      <c r="A690" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-30</t>
+        </is>
+      </c>
+      <c r="B690" s="0">
+        <v>52.75</v>
+      </c>
+      <c r="C690" s="0">
+        <v>24.043633712583</v>
+      </c>
+    </row>
+    <row r="691" spans="1:3" customHeight="0">
+      <c r="A691" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-31</t>
+        </is>
+      </c>
+      <c r="B691" s="0">
+        <v>52.75</v>
+      </c>
+      <c r="C691" s="0">
+        <v>24.005891850329</v>
+      </c>
+    </row>
+    <row r="692" spans="1:3" customHeight="0">
+      <c r="A692" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-01</t>
+        </is>
+      </c>
+      <c r="B692" s="0">
+        <v>54.09</v>
+      </c>
+      <c r="C692" s="0">
+        <v>23.444462208571</v>
+      </c>
+    </row>
+    <row r="693" spans="1:3" customHeight="0">
+      <c r="A693" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-02</t>
+        </is>
+      </c>
+      <c r="B693" s="0">
+        <v>55.44</v>
+      </c>
+      <c r="C693" s="0">
+        <v>23.02945983591</v>
+      </c>
+    </row>
+    <row r="694" spans="1:3" customHeight="0">
+      <c r="A694" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-03</t>
+        </is>
+      </c>
+      <c r="B694" s="0">
+        <v>57.08</v>
+      </c>
+      <c r="C694" s="0">
+        <v>23.460682096524</v>
+      </c>
+    </row>
+    <row r="695" spans="1:3" customHeight="0">
+      <c r="A695" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-04</t>
+        </is>
+      </c>
+      <c r="B695" s="0">
+        <v>56.8</v>
+      </c>
+      <c r="C695" s="0">
+        <v>24.001635470803</v>
+      </c>
+    </row>
+    <row r="696" spans="1:3" customHeight="0">
+      <c r="A696" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-05</t>
+        </is>
+      </c>
+      <c r="B696" s="0">
+        <v>56.8</v>
+      </c>
+      <c r="C696" s="0">
+        <v>24.001635470803</v>
+      </c>
+    </row>
+    <row r="697" spans="1:3" customHeight="0">
+      <c r="A697" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-06</t>
+        </is>
+      </c>
+      <c r="B697" s="0">
+        <v>56.8</v>
+      </c>
+      <c r="C697" s="0">
+        <v>24.001635470803</v>
+      </c>
+    </row>
+    <row r="698" spans="1:3" customHeight="0">
+      <c r="A698" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-07</t>
+        </is>
+      </c>
+      <c r="B698" s="0">
+        <v>56.92</v>
+      </c>
+      <c r="C698" s="0">
+        <v>24.053235030068</v>
+      </c>
+    </row>
+    <row r="699" spans="1:3" customHeight="0">
+      <c r="A699" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-08</t>
+        </is>
+      </c>
+      <c r="B699" s="0">
+        <v>57.45</v>
+      </c>
+      <c r="C699" s="0">
+        <v>23.96554863655</v>
+      </c>
+    </row>
+    <row r="700" spans="1:3" customHeight="0">
+      <c r="A700" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-09</t>
+        </is>
+      </c>
+      <c r="B700" s="0">
+        <v>57.44</v>
+      </c>
+      <c r="C700" s="0">
+        <v>23.405411109181</v>
+      </c>
+    </row>
+    <row r="701" spans="1:3" customHeight="0">
+      <c r="A701" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-10</t>
+        </is>
+      </c>
+      <c r="B701" s="0">
+        <v>59.4</v>
+      </c>
+      <c r="C701" s="0">
+        <v>22.885927561932</v>
+      </c>
+    </row>
+    <row r="702" spans="1:3" customHeight="0">
+      <c r="A702" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-11</t>
+        </is>
+      </c>
+      <c r="B702" s="0">
+        <v>60.13</v>
+      </c>
+      <c r="C702" s="0">
+        <v>22.695632273285</v>
+      </c>
+    </row>
+    <row r="703" spans="1:3" customHeight="0">
+      <c r="A703" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-12</t>
+        </is>
+      </c>
+      <c r="B703" s="0">
+        <v>60.13</v>
+      </c>
+      <c r="C703" s="0">
+        <v>22.695632273285</v>
+      </c>
+    </row>
+    <row r="704" spans="1:3" customHeight="0">
+      <c r="A704" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-13</t>
+        </is>
+      </c>
+      <c r="B704" s="0">
+        <v>60.13</v>
+      </c>
+      <c r="C704" s="0">
+        <v>22.695632273285</v>
+      </c>
+    </row>
+    <row r="705" spans="1:3" customHeight="0">
+      <c r="A705" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-14</t>
+        </is>
+      </c>
+      <c r="B705" s="0">
+        <v>60.07</v>
+      </c>
+      <c r="C705" s="0">
+        <v>22.472563339147</v>
+      </c>
+    </row>
+    <row r="706" spans="1:3" customHeight="0">
+      <c r="A706" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-15</t>
+        </is>
+      </c>
+      <c r="B706" s="0">
+        <v>59.66</v>
+      </c>
+      <c r="C706" s="0">
+        <v>22.184826369458</v>
+      </c>
+    </row>
+    <row r="707" spans="1:3" customHeight="0">
+      <c r="A707" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-16</t>
+        </is>
+      </c>
+      <c r="B707" s="0">
+        <v>61.92</v>
+      </c>
+      <c r="C707" s="0">
+        <v>22.231694005369</v>
+      </c>
+    </row>
+    <row r="708" spans="1:3" customHeight="0">
+      <c r="A708" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-17</t>
+        </is>
+      </c>
+      <c r="B708" s="0">
+        <v>61.6</v>
+      </c>
+      <c r="C708" s="0">
+        <v>22.830963518458</v>
+      </c>
+    </row>
+    <row r="709" spans="1:3" customHeight="0">
+      <c r="A709" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-18</t>
+        </is>
+      </c>
+      <c r="B709" s="0">
+        <v>62.72</v>
+      </c>
+      <c r="C709" s="0">
+        <v>23.18064707916</v>
+      </c>
+    </row>
+    <row r="710" spans="1:3" customHeight="0">
+      <c r="A710" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-19</t>
+        </is>
+      </c>
+      <c r="B710" s="0">
+        <v>62.72</v>
+      </c>
+      <c r="C710" s="0">
+        <v>23.18064707916</v>
+      </c>
+    </row>
+    <row r="711" spans="1:3" customHeight="0">
+      <c r="A711" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-20</t>
+        </is>
+      </c>
+      <c r="B711" s="0">
+        <v>62.72</v>
+      </c>
+      <c r="C711" s="0">
+        <v>23.18064707916</v>
+      </c>
+    </row>
+    <row r="712" spans="1:3" customHeight="0">
+      <c r="A712" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-21</t>
+        </is>
+      </c>
+      <c r="B712" s="0">
+        <v>61.71</v>
+      </c>
+      <c r="C712" s="0">
+        <v>23.633968895545</v>
+      </c>
+    </row>
+    <row r="713" spans="1:3" customHeight="0">
+      <c r="A713" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-22</t>
+        </is>
+      </c>
+      <c r="B713" s="0">
+        <v>59.99</v>
+      </c>
+      <c r="C713" s="0">
+        <v>24.216699569275</v>
+      </c>
+    </row>
+    <row r="714" spans="1:3" customHeight="0">
+      <c r="A714" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-23</t>
+        </is>
+      </c>
+      <c r="B714" s="0">
+        <v>59.05</v>
+      </c>
+      <c r="C714" s="0">
+        <v>24.411938404079</v>
+      </c>
+    </row>
+    <row r="715" spans="1:3" customHeight="0">
+      <c r="A715" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-24</t>
+        </is>
+      </c>
+      <c r="B715" s="0">
+        <v>59.37</v>
+      </c>
+      <c r="C715" s="0">
+        <v>24.050725625978</v>
+      </c>
+    </row>
+    <row r="716" spans="1:3" customHeight="0">
+      <c r="A716" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-25</t>
+        </is>
+      </c>
+      <c r="B716" s="0">
+        <v>59.31</v>
+      </c>
+      <c r="C716" s="0">
+        <v>24.135629496144</v>
+      </c>
+    </row>
+    <row r="717" spans="1:3" customHeight="0">
+      <c r="A717" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-26</t>
+        </is>
+      </c>
+      <c r="B717" s="0">
+        <v>59.31</v>
+      </c>
+      <c r="C717" s="0">
+        <v>24.138935635918</v>
+      </c>
+    </row>
+    <row r="718" spans="1:3" customHeight="0">
+      <c r="A718" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-27</t>
+        </is>
+      </c>
+      <c r="B718" s="0">
+        <v>59.31</v>
+      </c>
+      <c r="C718" s="0">
+        <v>24.138935635918</v>
+      </c>
+    </row>
+    <row r="719" spans="1:3" customHeight="0">
+      <c r="A719" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-28</t>
+        </is>
+      </c>
+      <c r="B719" s="0">
+        <v>59.17</v>
+      </c>
+      <c r="C719" s="0">
+        <v>23.815694115271</v>
+      </c>
+    </row>
+    <row r="720" spans="1:3" customHeight="0">
+      <c r="A720" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-29</t>
+        </is>
+      </c>
+      <c r="B720" s="0">
+        <v>59.12</v>
+      </c>
+      <c r="C720" s="0">
+        <v>23.69658517127</v>
+      </c>
+    </row>
+    <row r="721" spans="1:3" customHeight="0">
+      <c r="A721" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-30</t>
+        </is>
+      </c>
+      <c r="B721" s="0">
+        <v>59</v>
+      </c>
+      <c r="C721" s="0">
+        <v>23.382829705963</v>
+      </c>
+    </row>
+    <row r="722" spans="1:3" customHeight="0">
+      <c r="A722" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-01</t>
+        </is>
+      </c>
+      <c r="B722" s="0">
+        <v>58.52</v>
+      </c>
+      <c r="C722" s="0">
+        <v>23.223095544171</v>
+      </c>
+    </row>
+    <row r="723" spans="1:3" customHeight="0">
+      <c r="A723" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-02</t>
+        </is>
+      </c>
+      <c r="B723" s="0">
+        <v>58.36</v>
+      </c>
+      <c r="C723" s="0">
+        <v>23.275732439723</v>
+      </c>
+    </row>
+    <row r="724" spans="1:3" customHeight="0">
+      <c r="A724" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-03</t>
+        </is>
+      </c>
+      <c r="B724" s="0">
+        <v>58.36</v>
+      </c>
+      <c r="C724" s="0">
+        <v>23.275732439723</v>
+      </c>
+    </row>
+    <row r="725" spans="1:3" customHeight="0">
+      <c r="A725" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-04</t>
+        </is>
+      </c>
+      <c r="B725" s="0">
+        <v>58.36</v>
+      </c>
+      <c r="C725" s="0">
+        <v>23.275732439723</v>
+      </c>
+    </row>
+    <row r="726" spans="1:3" customHeight="0">
+      <c r="A726" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-05</t>
+        </is>
+      </c>
+      <c r="B726" s="0">
+        <v>59.94</v>
+      </c>
+      <c r="C726" s="0">
+        <v>23.616418948915</v>
+      </c>
+    </row>
+    <row r="727" spans="1:3" customHeight="0">
+      <c r="A727" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-06</t>
+        </is>
+      </c>
+      <c r="B727" s="0">
+        <v>62.02</v>
+      </c>
+      <c r="C727" s="0">
+        <v>24.077443695936</v>
+      </c>
+    </row>
+    <row r="728" spans="1:3" customHeight="0">
+      <c r="A728" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-07</t>
+        </is>
+      </c>
+      <c r="B728" s="0">
+        <v>60.71</v>
+      </c>
+      <c r="C728" s="0">
+        <v>23.981866688961</v>
+      </c>
+    </row>
+    <row r="729" spans="1:3" customHeight="0">
+      <c r="A729" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-08</t>
+        </is>
+      </c>
+      <c r="B729" s="0">
+        <v>59.71</v>
+      </c>
+      <c r="C729" s="0">
+        <v>23.348058970062</v>
+      </c>
+    </row>
+    <row r="730" spans="1:3" customHeight="0">
+      <c r="A730" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-09</t>
+        </is>
+      </c>
+      <c r="B730" s="0">
+        <v>61.9</v>
+      </c>
+      <c r="C730" s="0">
+        <v>23.550966973201</v>
+      </c>
+    </row>
+    <row r="731" spans="1:3" customHeight="0">
+      <c r="A731" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-10</t>
+        </is>
+      </c>
+      <c r="B731" s="0">
+        <v>61.9</v>
+      </c>
+      <c r="C731" s="0">
+        <v>23.550966973201</v>
+      </c>
+    </row>
+    <row r="732" spans="1:3" customHeight="0">
+      <c r="A732" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-11</t>
+        </is>
+      </c>
+      <c r="B732" s="0">
+        <v>61.9</v>
+      </c>
+      <c r="C732" s="0">
+        <v>23.550966973201</v>
+      </c>
+    </row>
+    <row r="733" spans="1:3" customHeight="0">
+      <c r="A733" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-12</t>
+        </is>
+      </c>
+      <c r="B733" s="0">
+        <v>62.55</v>
+      </c>
+      <c r="C733" s="0">
+        <v>23.869313362584</v>
+      </c>
+    </row>
+    <row r="735" spans="1:1" customHeight="0">
+      <c r="A735" s="1" t="inlineStr">
         <is>
           <t>Past Performance does not guarantee future results and the value of all investments and the income derived therefrom can decrease as well as increase.
-Source: Morningstar as at 21-Aug-26. Fund performance is based on the YFS Argonaut Flexible Fund and uses the GBP I Acc share class. All performance is net of fees and other charges and includes the reinvestment of dividends. Investments that have an exposure to currencies other than the base currency of the fund may be subject to exchange rate fluctuations.</t>
+Source: Morningstar as at 12-Oct-26. Fund performance is based on the YFS Argonaut Flexible Fund and uses the GBP I Acc share class. All performance is net of fees and other charges and includes the reinvestment of dividends. Investments that have an exposure to currencies other than the base currency of the fund may be subject to exchange rate fluctuations.</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageSetup orientation="landscape" paperSize="9"/>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Argonaut Capital</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:subject/>
   <dc:creator>Argonaut Capital</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:keywords/>
   <dc:description/>
   <cp:category/>