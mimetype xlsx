--- v1 (2026-02-16)
+++ v2 (2026-04-02)
@@ -80,51 +80,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:C494"/>
+  <dimension ref="A1:C541"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Month</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Argonaut Flexible Fund</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>IA Flexible Investment</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3" customHeight="0">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>2024-10-11</t>
@@ -6469,71 +6469,682 @@
       </c>
     </row>
     <row r="490" spans="1:3" customHeight="0">
       <c r="A490" s="0" t="inlineStr">
         <is>
           <t>2026-02-11</t>
         </is>
       </c>
       <c r="B490" s="0">
         <v>57.9</v>
       </c>
       <c r="C490" s="0">
         <v>16.5</v>
       </c>
     </row>
     <row r="491" spans="1:3" customHeight="0">
       <c r="A491" s="0" t="inlineStr">
         <is>
           <t>2026-02-12</t>
         </is>
       </c>
       <c r="B491" s="0">
         <v>59.2</v>
       </c>
       <c r="C491" s="0">
-        <v>16.8</v>
+        <v>16.6</v>
       </c>
     </row>
     <row r="492" spans="1:3" customHeight="0">
       <c r="A492" s="0" t="inlineStr">
         <is>
           <t>2026-02-13</t>
         </is>
       </c>
       <c r="B492" s="0">
         <v>56.9</v>
       </c>
       <c r="C492" s="0">
         <v>16.2</v>
       </c>
     </row>
-    <row r="494" spans="1:1" customHeight="0">
-      <c r="A494" s="1" t="inlineStr">
+    <row r="493" spans="1:3" customHeight="0">
+      <c r="A493" s="0" t="inlineStr">
+        <is>
+          <t>2026-02-14</t>
+        </is>
+      </c>
+      <c r="B493" s="0">
+        <v>56.9</v>
+      </c>
+      <c r="C493" s="0">
+        <v>16.2</v>
+      </c>
+    </row>
+    <row r="494" spans="1:3" customHeight="0">
+      <c r="A494" s="0" t="inlineStr">
+        <is>
+          <t>2026-02-15</t>
+        </is>
+      </c>
+      <c r="B494" s="0">
+        <v>56.9</v>
+      </c>
+      <c r="C494" s="0">
+        <v>16.2</v>
+      </c>
+    </row>
+    <row r="495" spans="1:3" customHeight="0">
+      <c r="A495" s="0" t="inlineStr">
+        <is>
+          <t>2026-02-16</t>
+        </is>
+      </c>
+      <c r="B495" s="0">
+        <v>58</v>
+      </c>
+      <c r="C495" s="0">
+        <v>16.1</v>
+      </c>
+    </row>
+    <row r="496" spans="1:3" customHeight="0">
+      <c r="A496" s="0" t="inlineStr">
+        <is>
+          <t>2026-02-17</t>
+        </is>
+      </c>
+      <c r="B496" s="0">
+        <v>58.2</v>
+      </c>
+      <c r="C496" s="0">
+        <v>16.4</v>
+      </c>
+    </row>
+    <row r="497" spans="1:3" customHeight="0">
+      <c r="A497" s="0" t="inlineStr">
+        <is>
+          <t>2026-02-18</t>
+        </is>
+      </c>
+      <c r="B497" s="0">
+        <v>59.2</v>
+      </c>
+      <c r="C497" s="0">
+        <v>16.8</v>
+      </c>
+    </row>
+    <row r="498" spans="1:3" customHeight="0">
+      <c r="A498" s="0" t="inlineStr">
+        <is>
+          <t>2026-02-19</t>
+        </is>
+      </c>
+      <c r="B498" s="0">
+        <v>60.3</v>
+      </c>
+      <c r="C498" s="0">
+        <v>17.3</v>
+      </c>
+    </row>
+    <row r="499" spans="1:3" customHeight="0">
+      <c r="A499" s="0" t="inlineStr">
+        <is>
+          <t>2026-02-20</t>
+        </is>
+      </c>
+      <c r="B499" s="0">
+        <v>60.9</v>
+      </c>
+      <c r="C499" s="0">
+        <v>17.6</v>
+      </c>
+    </row>
+    <row r="500" spans="1:3" customHeight="0">
+      <c r="A500" s="0" t="inlineStr">
+        <is>
+          <t>2026-02-21</t>
+        </is>
+      </c>
+      <c r="B500" s="0">
+        <v>60.9</v>
+      </c>
+      <c r="C500" s="0">
+        <v>17.6</v>
+      </c>
+    </row>
+    <row r="501" spans="1:3" customHeight="0">
+      <c r="A501" s="0" t="inlineStr">
+        <is>
+          <t>2026-02-22</t>
+        </is>
+      </c>
+      <c r="B501" s="0">
+        <v>60.9</v>
+      </c>
+      <c r="C501" s="0">
+        <v>17.6</v>
+      </c>
+    </row>
+    <row r="502" spans="1:3" customHeight="0">
+      <c r="A502" s="0" t="inlineStr">
+        <is>
+          <t>2026-02-23</t>
+        </is>
+      </c>
+      <c r="B502" s="0">
+        <v>61.8</v>
+      </c>
+      <c r="C502" s="0">
+        <v>17.8</v>
+      </c>
+    </row>
+    <row r="503" spans="1:3" customHeight="0">
+      <c r="A503" s="0" t="inlineStr">
+        <is>
+          <t>2026-02-24</t>
+        </is>
+      </c>
+      <c r="B503" s="0">
+        <v>62</v>
+      </c>
+      <c r="C503" s="0">
+        <v>17.6</v>
+      </c>
+    </row>
+    <row r="504" spans="1:3" customHeight="0">
+      <c r="A504" s="0" t="inlineStr">
+        <is>
+          <t>2026-02-25</t>
+        </is>
+      </c>
+      <c r="B504" s="0">
+        <v>63.9</v>
+      </c>
+      <c r="C504" s="0">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="505" spans="1:3" customHeight="0">
+      <c r="A505" s="0" t="inlineStr">
+        <is>
+          <t>2026-02-26</t>
+        </is>
+      </c>
+      <c r="B505" s="0">
+        <v>64.1</v>
+      </c>
+      <c r="C505" s="0">
+        <v>18.4</v>
+      </c>
+    </row>
+    <row r="506" spans="1:3" customHeight="0">
+      <c r="A506" s="0" t="inlineStr">
+        <is>
+          <t>2026-02-27</t>
+        </is>
+      </c>
+      <c r="B506" s="0">
+        <v>65.82</v>
+      </c>
+      <c r="C506" s="0">
+        <v>18.732552671335</v>
+      </c>
+    </row>
+    <row r="507" spans="1:3" customHeight="0">
+      <c r="A507" s="0" t="inlineStr">
+        <is>
+          <t>2026-02-28</t>
+        </is>
+      </c>
+      <c r="B507" s="0">
+        <v>65.8</v>
+      </c>
+      <c r="C507" s="0">
+        <v>18.7</v>
+      </c>
+    </row>
+    <row r="508" spans="1:3" customHeight="0">
+      <c r="A508" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-01</t>
+        </is>
+      </c>
+      <c r="B508" s="0">
+        <v>65.8</v>
+      </c>
+      <c r="C508" s="0">
+        <v>18.7</v>
+      </c>
+    </row>
+    <row r="509" spans="1:3" customHeight="0">
+      <c r="A509" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-02</t>
+        </is>
+      </c>
+      <c r="B509" s="0">
+        <v>66.3</v>
+      </c>
+      <c r="C509" s="0">
+        <v>18.4</v>
+      </c>
+    </row>
+    <row r="510" spans="1:3" customHeight="0">
+      <c r="A510" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-03</t>
+        </is>
+      </c>
+      <c r="B510" s="0">
+        <v>63.6</v>
+      </c>
+      <c r="C510" s="0">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="511" spans="1:3" customHeight="0">
+      <c r="A511" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-04</t>
+        </is>
+      </c>
+      <c r="B511" s="0">
+        <v>60.2</v>
+      </c>
+      <c r="C511" s="0">
+        <v>16.4</v>
+      </c>
+    </row>
+    <row r="512" spans="1:3" customHeight="0">
+      <c r="A512" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-05</t>
+        </is>
+      </c>
+      <c r="B512" s="0">
+        <v>59.5</v>
+      </c>
+      <c r="C512" s="0">
+        <v>16.4</v>
+      </c>
+    </row>
+    <row r="513" spans="1:3" customHeight="0">
+      <c r="A513" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-06</t>
+        </is>
+      </c>
+      <c r="B513" s="0">
+        <v>56.2</v>
+      </c>
+      <c r="C513" s="0">
+        <v>15.7</v>
+      </c>
+    </row>
+    <row r="514" spans="1:3" customHeight="0">
+      <c r="A514" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-07</t>
+        </is>
+      </c>
+      <c r="B514" s="0">
+        <v>56.2</v>
+      </c>
+      <c r="C514" s="0">
+        <v>15.7</v>
+      </c>
+    </row>
+    <row r="515" spans="1:3" customHeight="0">
+      <c r="A515" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-08</t>
+        </is>
+      </c>
+      <c r="B515" s="0">
+        <v>56.2</v>
+      </c>
+      <c r="C515" s="0">
+        <v>15.7</v>
+      </c>
+    </row>
+    <row r="516" spans="1:3" customHeight="0">
+      <c r="A516" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-09</t>
+        </is>
+      </c>
+      <c r="B516" s="0">
+        <v>54.2</v>
+      </c>
+      <c r="C516" s="0">
+        <v>14.3</v>
+      </c>
+    </row>
+    <row r="517" spans="1:3" customHeight="0">
+      <c r="A517" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-10</t>
+        </is>
+      </c>
+      <c r="B517" s="0">
+        <v>56.2</v>
+      </c>
+      <c r="C517" s="0">
+        <v>14.8</v>
+      </c>
+    </row>
+    <row r="518" spans="1:3" customHeight="0">
+      <c r="A518" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-11</t>
+        </is>
+      </c>
+      <c r="B518" s="0">
+        <v>55.2</v>
+      </c>
+      <c r="C518" s="0">
+        <v>14.9</v>
+      </c>
+    </row>
+    <row r="519" spans="1:3" customHeight="0">
+      <c r="A519" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-12</t>
+        </is>
+      </c>
+      <c r="B519" s="0">
+        <v>54.6</v>
+      </c>
+      <c r="C519" s="0">
+        <v>14.6</v>
+      </c>
+    </row>
+    <row r="520" spans="1:3" customHeight="0">
+      <c r="A520" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-13</t>
+        </is>
+      </c>
+      <c r="B520" s="0">
+        <v>54.6</v>
+      </c>
+      <c r="C520" s="0">
+        <v>14.3</v>
+      </c>
+    </row>
+    <row r="521" spans="1:3" customHeight="0">
+      <c r="A521" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-14</t>
+        </is>
+      </c>
+      <c r="B521" s="0">
+        <v>54.6</v>
+      </c>
+      <c r="C521" s="0">
+        <v>14.3</v>
+      </c>
+    </row>
+    <row r="522" spans="1:3" customHeight="0">
+      <c r="A522" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-15</t>
+        </is>
+      </c>
+      <c r="B522" s="0">
+        <v>54.6</v>
+      </c>
+      <c r="C522" s="0">
+        <v>14.3</v>
+      </c>
+    </row>
+    <row r="523" spans="1:3" customHeight="0">
+      <c r="A523" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-16</t>
+        </is>
+      </c>
+      <c r="B523" s="0">
+        <v>53.1</v>
+      </c>
+      <c r="C523" s="0">
+        <v>14.2</v>
+      </c>
+    </row>
+    <row r="524" spans="1:3" customHeight="0">
+      <c r="A524" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-17</t>
+        </is>
+      </c>
+      <c r="B524" s="0">
+        <v>53.3</v>
+      </c>
+      <c r="C524" s="0">
+        <v>14.3</v>
+      </c>
+    </row>
+    <row r="525" spans="1:3" customHeight="0">
+      <c r="A525" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-18</t>
+        </is>
+      </c>
+      <c r="B525" s="0">
+        <v>53.7</v>
+      </c>
+      <c r="C525" s="0">
+        <v>14.5</v>
+      </c>
+    </row>
+    <row r="526" spans="1:3" customHeight="0">
+      <c r="A526" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-19</t>
+        </is>
+      </c>
+      <c r="B526" s="0">
+        <v>53.5</v>
+      </c>
+      <c r="C526" s="0">
+        <v>13.5</v>
+      </c>
+    </row>
+    <row r="527" spans="1:3" customHeight="0">
+      <c r="A527" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-20</t>
+        </is>
+      </c>
+      <c r="B527" s="0">
+        <v>53.2</v>
+      </c>
+      <c r="C527" s="0">
+        <v>12.373067959964</v>
+      </c>
+    </row>
+    <row r="528" spans="1:3" customHeight="0">
+      <c r="A528" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-21</t>
+        </is>
+      </c>
+      <c r="B528" s="0">
+        <v>53.2</v>
+      </c>
+      <c r="C528" s="0">
+        <v>12.373067959964</v>
+      </c>
+    </row>
+    <row r="529" spans="1:3" customHeight="0">
+      <c r="A529" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-22</t>
+        </is>
+      </c>
+      <c r="B529" s="0">
+        <v>53.2</v>
+      </c>
+      <c r="C529" s="0">
+        <v>12.373067959964</v>
+      </c>
+    </row>
+    <row r="530" spans="1:3" customHeight="0">
+      <c r="A530" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-23</t>
+        </is>
+      </c>
+      <c r="B530" s="0">
+        <v>51.06</v>
+      </c>
+      <c r="C530" s="0">
+        <v>11.545880221969</v>
+      </c>
+    </row>
+    <row r="531" spans="1:3" customHeight="0">
+      <c r="A531" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-24</t>
+        </is>
+      </c>
+      <c r="B531" s="0">
+        <v>50.77</v>
+      </c>
+      <c r="C531" s="0">
+        <v>11.470807995919</v>
+      </c>
+    </row>
+    <row r="532" spans="1:3" customHeight="0">
+      <c r="A532" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="B532" s="0">
+        <v>52.37</v>
+      </c>
+      <c r="C532" s="0">
+        <v>12.146640430576</v>
+      </c>
+    </row>
+    <row r="533" spans="1:3" customHeight="0">
+      <c r="A533" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="B533" s="0">
+        <v>52.99</v>
+      </c>
+      <c r="C533" s="0">
+        <v>11.897088786751</v>
+      </c>
+    </row>
+    <row r="534" spans="1:3" customHeight="0">
+      <c r="A534" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-27</t>
+        </is>
+      </c>
+      <c r="B534" s="0">
+        <v>52.82</v>
+      </c>
+      <c r="C534" s="0">
+        <v>11.215721999369</v>
+      </c>
+    </row>
+    <row r="535" spans="1:3" customHeight="0">
+      <c r="A535" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-28</t>
+        </is>
+      </c>
+      <c r="B535" s="0">
+        <v>52.82</v>
+      </c>
+      <c r="C535" s="0">
+        <v>11.215721999369</v>
+      </c>
+    </row>
+    <row r="536" spans="1:3" customHeight="0">
+      <c r="A536" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-29</t>
+        </is>
+      </c>
+      <c r="B536" s="0">
+        <v>52.82</v>
+      </c>
+      <c r="C536" s="0">
+        <v>11.215721999369</v>
+      </c>
+    </row>
+    <row r="537" spans="1:3" customHeight="0">
+      <c r="A537" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-30</t>
+        </is>
+      </c>
+      <c r="B537" s="0">
+        <v>54.26</v>
+      </c>
+      <c r="C537" s="0">
+        <v>11.068794967065</v>
+      </c>
+    </row>
+    <row r="538" spans="1:3" customHeight="0">
+      <c r="A538" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-31</t>
+        </is>
+      </c>
+      <c r="B538" s="0">
+        <v>54.85</v>
+      </c>
+      <c r="C538" s="0">
+        <v>11.548376527191</v>
+      </c>
+    </row>
+    <row r="539" spans="1:3" customHeight="0">
+      <c r="A539" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-01</t>
+        </is>
+      </c>
+      <c r="B539" s="0">
+        <v>54.77</v>
+      </c>
+      <c r="C539" s="0">
+        <v>13.135081398095</v>
+      </c>
+    </row>
+    <row r="541" spans="1:1" customHeight="0">
+      <c r="A541" s="1" t="inlineStr">
         <is>
           <t>Past Performance does not guarantee future results and the value of all investments and the income derived therefrom can decrease as well as increase.
-Source: Morningstar as at 13-Feb-26. Fund performance is based on the YFS Argonaut Flexible Fund and uses the GBP I Acc share class. All performance is net of fees and other charges and includes the reinvestment of dividends. Investments that have an exposure to currencies other than the base currency of the fund may be subject to exchange rate fluctuations.</t>
+Source: Morningstar as at 01-Apr-26. Fund performance is based on the YFS Argonaut Flexible Fund and uses the GBP I Acc share class. All performance is net of fees and other charges and includes the reinvestment of dividends. Investments that have an exposure to currencies other than the base currency of the fund may be subject to exchange rate fluctuations.</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageSetup orientation="landscape" paperSize="9"/>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Argonaut Capital</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:subject/>
   <dc:creator>Argonaut Capital</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:keywords/>
   <dc:description/>
   <cp:category/>