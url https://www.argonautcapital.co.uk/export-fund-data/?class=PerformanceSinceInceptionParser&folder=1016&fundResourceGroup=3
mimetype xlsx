--- v2 (2026-04-02)
+++ v3 (2026-05-19)
@@ -80,51 +80,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:C541"/>
+  <dimension ref="A1:C588"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Month</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Argonaut Flexible Fund</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>IA Flexible Investment</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3" customHeight="0">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>2024-10-11</t>
@@ -7002,149 +7002,760 @@
       </c>
     </row>
     <row r="531" spans="1:3" customHeight="0">
       <c r="A531" s="0" t="inlineStr">
         <is>
           <t>2026-03-24</t>
         </is>
       </c>
       <c r="B531" s="0">
         <v>50.77</v>
       </c>
       <c r="C531" s="0">
         <v>11.470807995919</v>
       </c>
     </row>
     <row r="532" spans="1:3" customHeight="0">
       <c r="A532" s="0" t="inlineStr">
         <is>
           <t>2026-03-25</t>
         </is>
       </c>
       <c r="B532" s="0">
         <v>52.37</v>
       </c>
       <c r="C532" s="0">
-        <v>12.146640430576</v>
+        <v>12.107192073299</v>
       </c>
     </row>
     <row r="533" spans="1:3" customHeight="0">
       <c r="A533" s="0" t="inlineStr">
         <is>
           <t>2026-03-26</t>
         </is>
       </c>
       <c r="B533" s="0">
         <v>52.99</v>
       </c>
       <c r="C533" s="0">
-        <v>11.897088786751</v>
+        <v>11.856146108291</v>
       </c>
     </row>
     <row r="534" spans="1:3" customHeight="0">
       <c r="A534" s="0" t="inlineStr">
         <is>
           <t>2026-03-27</t>
         </is>
       </c>
       <c r="B534" s="0">
         <v>52.82</v>
       </c>
       <c r="C534" s="0">
-        <v>11.215721999369</v>
+        <v>11.170699280295</v>
       </c>
     </row>
     <row r="535" spans="1:3" customHeight="0">
       <c r="A535" s="0" t="inlineStr">
         <is>
           <t>2026-03-28</t>
         </is>
       </c>
       <c r="B535" s="0">
         <v>52.82</v>
       </c>
       <c r="C535" s="0">
-        <v>11.215721999369</v>
+        <v>11.170699280295</v>
       </c>
     </row>
     <row r="536" spans="1:3" customHeight="0">
       <c r="A536" s="0" t="inlineStr">
         <is>
           <t>2026-03-29</t>
         </is>
       </c>
       <c r="B536" s="0">
         <v>52.82</v>
       </c>
       <c r="C536" s="0">
-        <v>11.215721999369</v>
+        <v>11.170699280295</v>
       </c>
     </row>
     <row r="537" spans="1:3" customHeight="0">
       <c r="A537" s="0" t="inlineStr">
         <is>
           <t>2026-03-30</t>
         </is>
       </c>
       <c r="B537" s="0">
         <v>54.26</v>
       </c>
       <c r="C537" s="0">
-        <v>11.068794967065</v>
+        <v>11.022240763259</v>
       </c>
     </row>
     <row r="538" spans="1:3" customHeight="0">
       <c r="A538" s="0" t="inlineStr">
         <is>
           <t>2026-03-31</t>
         </is>
       </c>
       <c r="B538" s="0">
         <v>54.85</v>
       </c>
       <c r="C538" s="0">
-        <v>11.548376527191</v>
+        <v>11.506512262208</v>
       </c>
     </row>
     <row r="539" spans="1:3" customHeight="0">
       <c r="A539" s="0" t="inlineStr">
         <is>
           <t>2026-04-01</t>
         </is>
       </c>
       <c r="B539" s="0">
         <v>54.77</v>
       </c>
       <c r="C539" s="0">
-        <v>13.135081398095</v>
-[...3 lines deleted...]
-      <c r="A541" s="1" t="inlineStr">
+        <v>12.856386177175</v>
+      </c>
+    </row>
+    <row r="540" spans="1:3" customHeight="0">
+      <c r="A540" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-02</t>
+        </is>
+      </c>
+      <c r="B540" s="0">
+        <v>54.83</v>
+      </c>
+      <c r="C540" s="0">
+        <v>13.182791821822</v>
+      </c>
+    </row>
+    <row r="541" spans="1:3" customHeight="0">
+      <c r="A541" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-03</t>
+        </is>
+      </c>
+      <c r="B541" s="0">
+        <v>54.83</v>
+      </c>
+      <c r="C541" s="0">
+        <v>13.182791821822</v>
+      </c>
+    </row>
+    <row r="542" spans="1:3" customHeight="0">
+      <c r="A542" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-04</t>
+        </is>
+      </c>
+      <c r="B542" s="0">
+        <v>54.83</v>
+      </c>
+      <c r="C542" s="0">
+        <v>13.182791821822</v>
+      </c>
+    </row>
+    <row r="543" spans="1:3" customHeight="0">
+      <c r="A543" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-05</t>
+        </is>
+      </c>
+      <c r="B543" s="0">
+        <v>54.83</v>
+      </c>
+      <c r="C543" s="0">
+        <v>13.182791821737</v>
+      </c>
+    </row>
+    <row r="544" spans="1:3" customHeight="0">
+      <c r="A544" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-06</t>
+        </is>
+      </c>
+      <c r="B544" s="0">
+        <v>54.83</v>
+      </c>
+      <c r="C544" s="0">
+        <v>13.187203667834</v>
+      </c>
+    </row>
+    <row r="545" spans="1:3" customHeight="0">
+      <c r="A545" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-07</t>
+        </is>
+      </c>
+      <c r="B545" s="0">
+        <v>55.9</v>
+      </c>
+      <c r="C545" s="0">
+        <v>13.623057848599</v>
+      </c>
+    </row>
+    <row r="546" spans="1:3" customHeight="0">
+      <c r="A546" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-08</t>
+        </is>
+      </c>
+      <c r="B546" s="0">
+        <v>55.8</v>
+      </c>
+      <c r="C546" s="0">
+        <v>15.141780284106</v>
+      </c>
+    </row>
+    <row r="547" spans="1:3" customHeight="0">
+      <c r="A547" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-09</t>
+        </is>
+      </c>
+      <c r="B547" s="0">
+        <v>54.3</v>
+      </c>
+      <c r="C547" s="0">
+        <v>15.510372422629</v>
+      </c>
+    </row>
+    <row r="548" spans="1:3" customHeight="0">
+      <c r="A548" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-10</t>
+        </is>
+      </c>
+      <c r="B548" s="0">
+        <v>52.04</v>
+      </c>
+      <c r="C548" s="0">
+        <v>15.728245371914</v>
+      </c>
+    </row>
+    <row r="549" spans="1:3" customHeight="0">
+      <c r="A549" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-11</t>
+        </is>
+      </c>
+      <c r="B549" s="0">
+        <v>52.04</v>
+      </c>
+      <c r="C549" s="0">
+        <v>15.732482904589</v>
+      </c>
+    </row>
+    <row r="550" spans="1:3" customHeight="0">
+      <c r="A550" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-12</t>
+        </is>
+      </c>
+      <c r="B550" s="0">
+        <v>52.04</v>
+      </c>
+      <c r="C550" s="0">
+        <v>15.732482904589</v>
+      </c>
+    </row>
+    <row r="551" spans="1:3" customHeight="0">
+      <c r="A551" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-13</t>
+        </is>
+      </c>
+      <c r="B551" s="0">
+        <v>52.9</v>
+      </c>
+      <c r="C551" s="0">
+        <v>15.626095480013</v>
+      </c>
+    </row>
+    <row r="552" spans="1:3" customHeight="0">
+      <c r="A552" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-14</t>
+        </is>
+      </c>
+      <c r="B552" s="0">
+        <v>52.57</v>
+      </c>
+      <c r="C552" s="0">
+        <v>15.972283229876</v>
+      </c>
+    </row>
+    <row r="553" spans="1:3" customHeight="0">
+      <c r="A553" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-15</t>
+        </is>
+      </c>
+      <c r="B553" s="0">
+        <v>51.01</v>
+      </c>
+      <c r="C553" s="0">
+        <v>16.564777999169</v>
+      </c>
+    </row>
+    <row r="554" spans="1:3" customHeight="0">
+      <c r="A554" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-16</t>
+        </is>
+      </c>
+      <c r="B554" s="0">
+        <v>50.03</v>
+      </c>
+      <c r="C554" s="0">
+        <v>17.110943787246</v>
+      </c>
+    </row>
+    <row r="555" spans="1:3" customHeight="0">
+      <c r="A555" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-17</t>
+        </is>
+      </c>
+      <c r="B555" s="0">
+        <v>50.63</v>
+      </c>
+      <c r="C555" s="0">
+        <v>17.469481855747</v>
+      </c>
+    </row>
+    <row r="556" spans="1:3" customHeight="0">
+      <c r="A556" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-18</t>
+        </is>
+      </c>
+      <c r="B556" s="0">
+        <v>50.63</v>
+      </c>
+      <c r="C556" s="0">
+        <v>17.469481855747</v>
+      </c>
+    </row>
+    <row r="557" spans="1:3" customHeight="0">
+      <c r="A557" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-19</t>
+        </is>
+      </c>
+      <c r="B557" s="0">
+        <v>50.63</v>
+      </c>
+      <c r="C557" s="0">
+        <v>17.469481855747</v>
+      </c>
+    </row>
+    <row r="558" spans="1:3" customHeight="0">
+      <c r="A558" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-20</t>
+        </is>
+      </c>
+      <c r="B558" s="0">
+        <v>49.13</v>
+      </c>
+      <c r="C558" s="0">
+        <v>17.801563169468</v>
+      </c>
+    </row>
+    <row r="559" spans="1:3" customHeight="0">
+      <c r="A559" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-21</t>
+        </is>
+      </c>
+      <c r="B559" s="0">
+        <v>49.99</v>
+      </c>
+      <c r="C559" s="0">
+        <v>18.027145862621</v>
+      </c>
+    </row>
+    <row r="560" spans="1:3" customHeight="0">
+      <c r="A560" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-22</t>
+        </is>
+      </c>
+      <c r="B560" s="0">
+        <v>50.02</v>
+      </c>
+      <c r="C560" s="0">
+        <v>17.801796593403</v>
+      </c>
+    </row>
+    <row r="561" spans="1:3" customHeight="0">
+      <c r="A561" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-23</t>
+        </is>
+      </c>
+      <c r="B561" s="0">
+        <v>49.77</v>
+      </c>
+      <c r="C561" s="0">
+        <v>17.550913179667</v>
+      </c>
+    </row>
+    <row r="562" spans="1:3" customHeight="0">
+      <c r="A562" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-24</t>
+        </is>
+      </c>
+      <c r="B562" s="0">
+        <v>49.97</v>
+      </c>
+      <c r="C562" s="0">
+        <v>17.440326237191</v>
+      </c>
+    </row>
+    <row r="563" spans="1:3" customHeight="0">
+      <c r="A563" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-25</t>
+        </is>
+      </c>
+      <c r="B563" s="0">
+        <v>49.97</v>
+      </c>
+      <c r="C563" s="0">
+        <v>17.440326237191</v>
+      </c>
+    </row>
+    <row r="564" spans="1:3" customHeight="0">
+      <c r="A564" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-26</t>
+        </is>
+      </c>
+      <c r="B564" s="0">
+        <v>49.97</v>
+      </c>
+      <c r="C564" s="0">
+        <v>17.440326237191</v>
+      </c>
+    </row>
+    <row r="565" spans="1:3" customHeight="0">
+      <c r="A565" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-27</t>
+        </is>
+      </c>
+      <c r="B565" s="0">
+        <v>49.56</v>
+      </c>
+      <c r="C565" s="0">
+        <v>17.516524698243</v>
+      </c>
+    </row>
+    <row r="566" spans="1:3" customHeight="0">
+      <c r="A566" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-28</t>
+        </is>
+      </c>
+      <c r="B566" s="0">
+        <v>50.48</v>
+      </c>
+      <c r="C566" s="0">
+        <v>17.526316284961</v>
+      </c>
+    </row>
+    <row r="567" spans="1:3" customHeight="0">
+      <c r="A567" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-29</t>
+        </is>
+      </c>
+      <c r="B567" s="0">
+        <v>51.41</v>
+      </c>
+      <c r="C567" s="0">
+        <v>17.135680251863</v>
+      </c>
+    </row>
+    <row r="568" spans="1:3" customHeight="0">
+      <c r="A568" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="B568" s="0">
+        <v>52.3</v>
+      </c>
+      <c r="C568" s="0">
+        <v>17.029425067024</v>
+      </c>
+    </row>
+    <row r="569" spans="1:3" customHeight="0">
+      <c r="A569" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-01</t>
+        </is>
+      </c>
+      <c r="B569" s="0">
+        <v>52.25</v>
+      </c>
+      <c r="C569" s="0">
+        <v>17.224839888725</v>
+      </c>
+    </row>
+    <row r="570" spans="1:3" customHeight="0">
+      <c r="A570" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-02</t>
+        </is>
+      </c>
+      <c r="B570" s="0">
+        <v>52.25</v>
+      </c>
+      <c r="C570" s="0">
+        <v>17.224839888725</v>
+      </c>
+    </row>
+    <row r="571" spans="1:3" customHeight="0">
+      <c r="A571" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-03</t>
+        </is>
+      </c>
+      <c r="B571" s="0">
+        <v>52.25</v>
+      </c>
+      <c r="C571" s="0">
+        <v>17.224839888725</v>
+      </c>
+    </row>
+    <row r="572" spans="1:3" customHeight="0">
+      <c r="A572" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-04</t>
+        </is>
+      </c>
+      <c r="B572" s="0">
+        <v>52.25</v>
+      </c>
+      <c r="C572" s="0">
+        <v>17.291377592265</v>
+      </c>
+    </row>
+    <row r="573" spans="1:3" customHeight="0">
+      <c r="A573" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-05</t>
+        </is>
+      </c>
+      <c r="B573" s="0">
+        <v>53.58</v>
+      </c>
+      <c r="C573" s="0">
+        <v>17.621601908992</v>
+      </c>
+    </row>
+    <row r="574" spans="1:3" customHeight="0">
+      <c r="A574" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-06</t>
+        </is>
+      </c>
+      <c r="B574" s="0">
+        <v>53.58</v>
+      </c>
+      <c r="C574" s="0">
+        <v>18.72649804556</v>
+      </c>
+    </row>
+    <row r="575" spans="1:3" customHeight="0">
+      <c r="A575" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-07</t>
+        </is>
+      </c>
+      <c r="B575" s="0">
+        <v>52.39</v>
+      </c>
+      <c r="C575" s="0">
+        <v>19.31589527192</v>
+      </c>
+    </row>
+    <row r="576" spans="1:3" customHeight="0">
+      <c r="A576" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-08</t>
+        </is>
+      </c>
+      <c r="B576" s="0">
+        <v>51.9</v>
+      </c>
+      <c r="C576" s="0">
+        <v>19.237338696648</v>
+      </c>
+    </row>
+    <row r="577" spans="1:3" customHeight="0">
+      <c r="A577" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-09</t>
+        </is>
+      </c>
+      <c r="B577" s="0">
+        <v>51.9</v>
+      </c>
+      <c r="C577" s="0">
+        <v>19.237338696648</v>
+      </c>
+    </row>
+    <row r="578" spans="1:3" customHeight="0">
+      <c r="A578" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-10</t>
+        </is>
+      </c>
+      <c r="B578" s="0">
+        <v>51.9</v>
+      </c>
+      <c r="C578" s="0">
+        <v>19.237338696733</v>
+      </c>
+    </row>
+    <row r="579" spans="1:3" customHeight="0">
+      <c r="A579" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-11</t>
+        </is>
+      </c>
+      <c r="B579" s="0">
+        <v>52.29</v>
+      </c>
+      <c r="C579" s="0">
+        <v>19.209014756563</v>
+      </c>
+    </row>
+    <row r="580" spans="1:3" customHeight="0">
+      <c r="A580" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-12</t>
+        </is>
+      </c>
+      <c r="B580" s="0">
+        <v>52.85</v>
+      </c>
+      <c r="C580" s="0">
+        <v>19.287288909071</v>
+      </c>
+    </row>
+    <row r="581" spans="1:3" customHeight="0">
+      <c r="A581" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-13</t>
+        </is>
+      </c>
+      <c r="B581" s="0">
+        <v>52.84</v>
+      </c>
+      <c r="C581" s="0">
+        <v>19.50416509658</v>
+      </c>
+    </row>
+    <row r="582" spans="1:3" customHeight="0">
+      <c r="A582" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-14</t>
+        </is>
+      </c>
+      <c r="B582" s="0">
+        <v>52.85</v>
+      </c>
+      <c r="C582" s="0">
+        <v>19.905404462055</v>
+      </c>
+    </row>
+    <row r="583" spans="1:3" customHeight="0">
+      <c r="A583" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-15</t>
+        </is>
+      </c>
+      <c r="B583" s="0">
+        <v>52.58</v>
+      </c>
+      <c r="C583" s="0">
+        <v>19.990310596537</v>
+      </c>
+    </row>
+    <row r="584" spans="1:3" customHeight="0">
+      <c r="A584" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-16</t>
+        </is>
+      </c>
+      <c r="B584" s="0">
+        <v>52.58</v>
+      </c>
+      <c r="C584" s="0">
+        <v>19.990310596537</v>
+      </c>
+    </row>
+    <row r="585" spans="1:3" customHeight="0">
+      <c r="A585" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-17</t>
+        </is>
+      </c>
+      <c r="B585" s="0">
+        <v>52.58</v>
+      </c>
+      <c r="C585" s="0">
+        <v>19.990310596537</v>
+      </c>
+    </row>
+    <row r="586" spans="1:3" customHeight="0">
+      <c r="A586" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
+      <c r="B586" s="0">
+        <v>52.12</v>
+      </c>
+      <c r="C586" s="0">
+        <v>19.590816331528</v>
+      </c>
+    </row>
+    <row r="588" spans="1:1" customHeight="0">
+      <c r="A588" s="1" t="inlineStr">
         <is>
           <t>Past Performance does not guarantee future results and the value of all investments and the income derived therefrom can decrease as well as increase.
-Source: Morningstar as at 01-Apr-26. Fund performance is based on the YFS Argonaut Flexible Fund and uses the GBP I Acc share class. All performance is net of fees and other charges and includes the reinvestment of dividends. Investments that have an exposure to currencies other than the base currency of the fund may be subject to exchange rate fluctuations.</t>
+Source: Morningstar as at 18-May-26. Fund performance is based on the YFS Argonaut Flexible Fund and uses the GBP I Acc share class. All performance is net of fees and other charges and includes the reinvestment of dividends. Investments that have an exposure to currencies other than the base currency of the fund may be subject to exchange rate fluctuations.</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageSetup orientation="landscape" paperSize="9"/>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Argonaut Capital</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:subject/>
   <dc:creator>Argonaut Capital</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:keywords/>
   <dc:description/>
   <cp:category/>