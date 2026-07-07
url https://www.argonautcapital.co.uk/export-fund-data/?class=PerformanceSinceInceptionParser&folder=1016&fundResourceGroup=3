--- v3 (2026-05-19)
+++ v4 (2026-07-07)
@@ -80,51 +80,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:C588"/>
+  <dimension ref="A1:C637"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Month</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Argonaut Flexible Fund</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>IA Flexible Investment</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3" customHeight="0">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>2024-10-11</t>
@@ -7704,58 +7704,695 @@
       </c>
     </row>
     <row r="585" spans="1:3" customHeight="0">
       <c r="A585" s="0" t="inlineStr">
         <is>
           <t>2026-05-17</t>
         </is>
       </c>
       <c r="B585" s="0">
         <v>52.58</v>
       </c>
       <c r="C585" s="0">
         <v>19.990310596537</v>
       </c>
     </row>
     <row r="586" spans="1:3" customHeight="0">
       <c r="A586" s="0" t="inlineStr">
         <is>
           <t>2026-05-18</t>
         </is>
       </c>
       <c r="B586" s="0">
         <v>52.12</v>
       </c>
       <c r="C586" s="0">
-        <v>19.590816331528</v>
-[...3 lines deleted...]
-      <c r="A588" s="1" t="inlineStr">
+        <v>19.521091576325</v>
+      </c>
+    </row>
+    <row r="587" spans="1:3" customHeight="0">
+      <c r="A587" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-19</t>
+        </is>
+      </c>
+      <c r="B587" s="0">
+        <v>52.71</v>
+      </c>
+      <c r="C587" s="0">
+        <v>19.282681017802</v>
+      </c>
+    </row>
+    <row r="588" spans="1:3" customHeight="0">
+      <c r="A588" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-20</t>
+        </is>
+      </c>
+      <c r="B588" s="0">
+        <v>51.89</v>
+      </c>
+      <c r="C588" s="0">
+        <v>19.249588766697</v>
+      </c>
+    </row>
+    <row r="589" spans="1:3" customHeight="0">
+      <c r="A589" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="B589" s="0">
+        <v>52.08</v>
+      </c>
+      <c r="C589" s="0">
+        <v>19.652631979633</v>
+      </c>
+    </row>
+    <row r="590" spans="1:3" customHeight="0">
+      <c r="A590" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-22</t>
+        </is>
+      </c>
+      <c r="B590" s="0">
+        <v>51.89</v>
+      </c>
+      <c r="C590" s="0">
+        <v>20.254728852264</v>
+      </c>
+    </row>
+    <row r="591" spans="1:3" customHeight="0">
+      <c r="A591" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-23</t>
+        </is>
+      </c>
+      <c r="B591" s="0">
+        <v>51.89</v>
+      </c>
+      <c r="C591" s="0">
+        <v>20.254728852264</v>
+      </c>
+    </row>
+    <row r="592" spans="1:3" customHeight="0">
+      <c r="A592" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-24</t>
+        </is>
+      </c>
+      <c r="B592" s="0">
+        <v>51.89</v>
+      </c>
+      <c r="C592" s="0">
+        <v>20.254728852264</v>
+      </c>
+    </row>
+    <row r="593" spans="1:3" customHeight="0">
+      <c r="A593" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-25</t>
+        </is>
+      </c>
+      <c r="B593" s="0">
+        <v>51.89</v>
+      </c>
+      <c r="C593" s="0">
+        <v>20.260588148488</v>
+      </c>
+    </row>
+    <row r="594" spans="1:3" customHeight="0">
+      <c r="A594" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-26</t>
+        </is>
+      </c>
+      <c r="B594" s="0">
+        <v>52.02</v>
+      </c>
+      <c r="C594" s="0">
+        <v>20.998788054447</v>
+      </c>
+    </row>
+    <row r="595" spans="1:3" customHeight="0">
+      <c r="A595" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-27</t>
+        </is>
+      </c>
+      <c r="B595" s="0">
+        <v>52.26</v>
+      </c>
+      <c r="C595" s="0">
+        <v>21.579222350177</v>
+      </c>
+    </row>
+    <row r="596" spans="1:3" customHeight="0">
+      <c r="A596" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-28</t>
+        </is>
+      </c>
+      <c r="B596" s="0">
+        <v>51.89</v>
+      </c>
+      <c r="C596" s="0">
+        <v>21.552880936978</v>
+      </c>
+    </row>
+    <row r="597" spans="1:3" customHeight="0">
+      <c r="A597" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-29</t>
+        </is>
+      </c>
+      <c r="B597" s="0">
+        <v>52.12</v>
+      </c>
+      <c r="C597" s="0">
+        <v>21.956923979162</v>
+      </c>
+    </row>
+    <row r="598" spans="1:3" customHeight="0">
+      <c r="A598" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-30</t>
+        </is>
+      </c>
+      <c r="B598" s="0">
+        <v>52.12</v>
+      </c>
+      <c r="C598" s="0">
+        <v>21.956923979162</v>
+      </c>
+    </row>
+    <row r="599" spans="1:3" customHeight="0">
+      <c r="A599" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-31</t>
+        </is>
+      </c>
+      <c r="B599" s="0">
+        <v>52.12</v>
+      </c>
+      <c r="C599" s="0">
+        <v>21.956881957385</v>
+      </c>
+    </row>
+    <row r="600" spans="1:3" customHeight="0">
+      <c r="A600" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-01</t>
+        </is>
+      </c>
+      <c r="B600" s="0">
+        <v>51.55</v>
+      </c>
+      <c r="C600" s="0">
+        <v>22.137087220563</v>
+      </c>
+    </row>
+    <row r="601" spans="1:3" customHeight="0">
+      <c r="A601" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-02</t>
+        </is>
+      </c>
+      <c r="B601" s="0">
+        <v>52.59</v>
+      </c>
+      <c r="C601" s="0">
+        <v>22.223308223989</v>
+      </c>
+    </row>
+    <row r="602" spans="1:3" customHeight="0">
+      <c r="A602" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-03</t>
+        </is>
+      </c>
+      <c r="B602" s="0">
+        <v>52.2</v>
+      </c>
+      <c r="C602" s="0">
+        <v>22.226975134516</v>
+      </c>
+    </row>
+    <row r="603" spans="1:3" customHeight="0">
+      <c r="A603" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-04</t>
+        </is>
+      </c>
+      <c r="B603" s="0">
+        <v>51.86</v>
+      </c>
+      <c r="C603" s="0">
+        <v>21.858650661925</v>
+      </c>
+    </row>
+    <row r="604" spans="1:3" customHeight="0">
+      <c r="A604" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-05</t>
+        </is>
+      </c>
+      <c r="B604" s="0">
+        <v>51.58</v>
+      </c>
+      <c r="C604" s="0">
+        <v>21.421446738297</v>
+      </c>
+    </row>
+    <row r="605" spans="1:3" customHeight="0">
+      <c r="A605" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-06</t>
+        </is>
+      </c>
+      <c r="B605" s="0">
+        <v>51.58</v>
+      </c>
+      <c r="C605" s="0">
+        <v>21.421446738297</v>
+      </c>
+    </row>
+    <row r="606" spans="1:3" customHeight="0">
+      <c r="A606" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-07</t>
+        </is>
+      </c>
+      <c r="B606" s="0">
+        <v>51.58</v>
+      </c>
+      <c r="C606" s="0">
+        <v>21.421446738297</v>
+      </c>
+    </row>
+    <row r="607" spans="1:3" customHeight="0">
+      <c r="A607" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-08</t>
+        </is>
+      </c>
+      <c r="B607" s="0">
+        <v>50.86</v>
+      </c>
+      <c r="C607" s="0">
+        <v>20.70083031148</v>
+      </c>
+    </row>
+    <row r="608" spans="1:3" customHeight="0">
+      <c r="A608" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-09</t>
+        </is>
+      </c>
+      <c r="B608" s="0">
+        <v>50.51</v>
+      </c>
+      <c r="C608" s="0">
+        <v>20.508038424323</v>
+      </c>
+    </row>
+    <row r="609" spans="1:3" customHeight="0">
+      <c r="A609" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-10</t>
+        </is>
+      </c>
+      <c r="B609" s="0">
+        <v>49.89</v>
+      </c>
+      <c r="C609" s="0">
+        <v>19.814474378047</v>
+      </c>
+    </row>
+    <row r="610" spans="1:3" customHeight="0">
+      <c r="A610" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-11</t>
+        </is>
+      </c>
+      <c r="B610" s="0">
+        <v>50.53</v>
+      </c>
+      <c r="C610" s="0">
+        <v>19.877587364764</v>
+      </c>
+    </row>
+    <row r="611" spans="1:3" customHeight="0">
+      <c r="A611" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-12</t>
+        </is>
+      </c>
+      <c r="B611" s="0">
+        <v>50.41</v>
+      </c>
+      <c r="C611" s="0">
+        <v>20.740532080736</v>
+      </c>
+    </row>
+    <row r="612" spans="1:3" customHeight="0">
+      <c r="A612" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-13</t>
+        </is>
+      </c>
+      <c r="B612" s="0">
+        <v>50.41</v>
+      </c>
+      <c r="C612" s="0">
+        <v>20.740532080736</v>
+      </c>
+    </row>
+    <row r="613" spans="1:3" customHeight="0">
+      <c r="A613" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-14</t>
+        </is>
+      </c>
+      <c r="B613" s="0">
+        <v>50.41</v>
+      </c>
+      <c r="C613" s="0">
+        <v>20.740532080736</v>
+      </c>
+    </row>
+    <row r="614" spans="1:3" customHeight="0">
+      <c r="A614" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-15</t>
+        </is>
+      </c>
+      <c r="B614" s="0">
+        <v>51.88</v>
+      </c>
+      <c r="C614" s="0">
+        <v>21.966598343364</v>
+      </c>
+    </row>
+    <row r="615" spans="1:3" customHeight="0">
+      <c r="A615" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-16</t>
+        </is>
+      </c>
+      <c r="B615" s="0">
+        <v>51.34</v>
+      </c>
+      <c r="C615" s="0">
+        <v>22.418678551372</v>
+      </c>
+    </row>
+    <row r="616" spans="1:3" customHeight="0">
+      <c r="A616" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-17</t>
+        </is>
+      </c>
+      <c r="B616" s="0">
+        <v>50.61</v>
+      </c>
+      <c r="C616" s="0">
+        <v>22.356865916957</v>
+      </c>
+    </row>
+    <row r="617" spans="1:3" customHeight="0">
+      <c r="A617" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-18</t>
+        </is>
+      </c>
+      <c r="B617" s="0">
+        <v>50.11</v>
+      </c>
+      <c r="C617" s="0">
+        <v>22.820201110549</v>
+      </c>
+    </row>
+    <row r="618" spans="1:3" customHeight="0">
+      <c r="A618" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-19</t>
+        </is>
+      </c>
+      <c r="B618" s="0">
+        <v>49.85</v>
+      </c>
+      <c r="C618" s="0">
+        <v>22.940184911077</v>
+      </c>
+    </row>
+    <row r="619" spans="1:3" customHeight="0">
+      <c r="A619" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-20</t>
+        </is>
+      </c>
+      <c r="B619" s="0">
+        <v>49.85</v>
+      </c>
+      <c r="C619" s="0">
+        <v>22.941406714152</v>
+      </c>
+    </row>
+    <row r="620" spans="1:3" customHeight="0">
+      <c r="A620" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-21</t>
+        </is>
+      </c>
+      <c r="B620" s="0">
+        <v>49.85</v>
+      </c>
+      <c r="C620" s="0">
+        <v>22.941406714152</v>
+      </c>
+    </row>
+    <row r="621" spans="1:3" customHeight="0">
+      <c r="A621" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-22</t>
+        </is>
+      </c>
+      <c r="B621" s="0">
+        <v>50.18</v>
+      </c>
+      <c r="C621" s="0">
+        <v>22.978987721453</v>
+      </c>
+    </row>
+    <row r="622" spans="1:3" customHeight="0">
+      <c r="A622" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-23</t>
+        </is>
+      </c>
+      <c r="B622" s="0">
+        <v>50.51</v>
+      </c>
+      <c r="C622" s="0">
+        <v>22.193412120335</v>
+      </c>
+    </row>
+    <row r="623" spans="1:3" customHeight="0">
+      <c r="A623" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-24</t>
+        </is>
+      </c>
+      <c r="B623" s="0">
+        <v>49.96</v>
+      </c>
+      <c r="C623" s="0">
+        <v>21.945232366554</v>
+      </c>
+    </row>
+    <row r="624" spans="1:3" customHeight="0">
+      <c r="A624" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-25</t>
+        </is>
+      </c>
+      <c r="B624" s="0">
+        <v>48.42</v>
+      </c>
+      <c r="C624" s="0">
+        <v>22.253402261847</v>
+      </c>
+    </row>
+    <row r="625" spans="1:3" customHeight="0">
+      <c r="A625" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-26</t>
+        </is>
+      </c>
+      <c r="B625" s="0">
+        <v>46.87</v>
+      </c>
+      <c r="C625" s="0">
+        <v>21.841571920988</v>
+      </c>
+    </row>
+    <row r="626" spans="1:3" customHeight="0">
+      <c r="A626" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-27</t>
+        </is>
+      </c>
+      <c r="B626" s="0">
+        <v>46.87</v>
+      </c>
+      <c r="C626" s="0">
+        <v>21.833857352643</v>
+      </c>
+    </row>
+    <row r="627" spans="1:3" customHeight="0">
+      <c r="A627" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-28</t>
+        </is>
+      </c>
+      <c r="B627" s="0">
+        <v>46.87</v>
+      </c>
+      <c r="C627" s="0">
+        <v>21.833857352643</v>
+      </c>
+    </row>
+    <row r="628" spans="1:3" customHeight="0">
+      <c r="A628" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
+      <c r="B628" s="0">
+        <v>46.23</v>
+      </c>
+      <c r="C628" s="0">
+        <v>21.901254662802</v>
+      </c>
+    </row>
+    <row r="629" spans="1:3" customHeight="0">
+      <c r="A629" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-30</t>
+        </is>
+      </c>
+      <c r="B629" s="0">
+        <v>45.61</v>
+      </c>
+      <c r="C629" s="0">
+        <v>22.333144358728</v>
+      </c>
+    </row>
+    <row r="630" spans="1:3" customHeight="0">
+      <c r="A630" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="B630" s="0">
+        <v>44.69</v>
+      </c>
+      <c r="C630" s="0">
+        <v>22.297251913729</v>
+      </c>
+    </row>
+    <row r="631" spans="1:3" customHeight="0">
+      <c r="A631" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-02</t>
+        </is>
+      </c>
+      <c r="B631" s="0">
+        <v>45.07</v>
+      </c>
+      <c r="C631" s="0">
+        <v>21.934103961112</v>
+      </c>
+    </row>
+    <row r="632" spans="1:3" customHeight="0">
+      <c r="A632" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-03</t>
+        </is>
+      </c>
+      <c r="B632" s="0">
+        <v>46.5</v>
+      </c>
+      <c r="C632" s="0">
+        <v>22.276904007944</v>
+      </c>
+    </row>
+    <row r="633" spans="1:3" customHeight="0">
+      <c r="A633" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-04</t>
+        </is>
+      </c>
+      <c r="B633" s="0">
+        <v>46.5</v>
+      </c>
+      <c r="C633" s="0">
+        <v>22.276904007944</v>
+      </c>
+    </row>
+    <row r="634" spans="1:3" customHeight="0">
+      <c r="A634" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-05</t>
+        </is>
+      </c>
+      <c r="B634" s="0">
+        <v>46.5</v>
+      </c>
+      <c r="C634" s="0">
+        <v>22.276904007944</v>
+      </c>
+    </row>
+    <row r="635" spans="1:3" customHeight="0">
+      <c r="A635" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-06</t>
+        </is>
+      </c>
+      <c r="B635" s="0">
+        <v>46.38</v>
+      </c>
+      <c r="C635" s="0">
+        <v>22.555715853553</v>
+      </c>
+    </row>
+    <row r="637" spans="1:1" customHeight="0">
+      <c r="A637" s="1" t="inlineStr">
         <is>
           <t>Past Performance does not guarantee future results and the value of all investments and the income derived therefrom can decrease as well as increase.
-Source: Morningstar as at 18-May-26. Fund performance is based on the YFS Argonaut Flexible Fund and uses the GBP I Acc share class. All performance is net of fees and other charges and includes the reinvestment of dividends. Investments that have an exposure to currencies other than the base currency of the fund may be subject to exchange rate fluctuations.</t>
+Source: Morningstar as at 06-Jul-26. Fund performance is based on the YFS Argonaut Flexible Fund and uses the GBP I Acc share class. All performance is net of fees and other charges and includes the reinvestment of dividends. Investments that have an exposure to currencies other than the base currency of the fund may be subject to exchange rate fluctuations.</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageSetup orientation="landscape" paperSize="9"/>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Argonaut Capital</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:subject/>
   <dc:creator>Argonaut Capital</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:keywords/>
   <dc:description/>
   <cp:category/>