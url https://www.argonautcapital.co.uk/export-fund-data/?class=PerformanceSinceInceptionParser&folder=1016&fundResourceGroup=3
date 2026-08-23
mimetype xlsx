--- v4 (2026-07-07)
+++ v5 (2026-08-23)
@@ -80,51 +80,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:C637"/>
+  <dimension ref="A1:C683"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Month</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Argonaut Flexible Fund</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>IA Flexible Investment</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3" customHeight="0">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>2024-10-11</t>
@@ -8315,84 +8315,682 @@
       </c>
     </row>
     <row r="632" spans="1:3" customHeight="0">
       <c r="A632" s="0" t="inlineStr">
         <is>
           <t>2026-07-03</t>
         </is>
       </c>
       <c r="B632" s="0">
         <v>46.5</v>
       </c>
       <c r="C632" s="0">
         <v>22.276904007944</v>
       </c>
     </row>
     <row r="633" spans="1:3" customHeight="0">
       <c r="A633" s="0" t="inlineStr">
         <is>
           <t>2026-07-04</t>
         </is>
       </c>
       <c r="B633" s="0">
         <v>46.5</v>
       </c>
       <c r="C633" s="0">
-        <v>22.276904007944</v>
+        <v>22.278550154861</v>
       </c>
     </row>
     <row r="634" spans="1:3" customHeight="0">
       <c r="A634" s="0" t="inlineStr">
         <is>
           <t>2026-07-05</t>
         </is>
       </c>
       <c r="B634" s="0">
         <v>46.5</v>
       </c>
       <c r="C634" s="0">
-        <v>22.276904007944</v>
+        <v>22.278550154861</v>
       </c>
     </row>
     <row r="635" spans="1:3" customHeight="0">
       <c r="A635" s="0" t="inlineStr">
         <is>
           <t>2026-07-06</t>
         </is>
       </c>
       <c r="B635" s="0">
         <v>46.38</v>
       </c>
       <c r="C635" s="0">
-        <v>22.555715853553</v>
-[...3 lines deleted...]
-      <c r="A637" s="1" t="inlineStr">
+        <v>22.589740152239</v>
+      </c>
+    </row>
+    <row r="636" spans="1:3" customHeight="0">
+      <c r="A636" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-07</t>
+        </is>
+      </c>
+      <c r="B636" s="0">
+        <v>46.74</v>
+      </c>
+      <c r="C636" s="0">
+        <v>22.351321283441</v>
+      </c>
+    </row>
+    <row r="637" spans="1:3" customHeight="0">
+      <c r="A637" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-08</t>
+        </is>
+      </c>
+      <c r="B637" s="0">
+        <v>46.29</v>
+      </c>
+      <c r="C637" s="0">
+        <v>21.446236095979</v>
+      </c>
+    </row>
+    <row r="638" spans="1:3" customHeight="0">
+      <c r="A638" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-09</t>
+        </is>
+      </c>
+      <c r="B638" s="0">
+        <v>46.98</v>
+      </c>
+      <c r="C638" s="0">
+        <v>21.198425135051</v>
+      </c>
+    </row>
+    <row r="639" spans="1:3" customHeight="0">
+      <c r="A639" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-10</t>
+        </is>
+      </c>
+      <c r="B639" s="0">
+        <v>46.36</v>
+      </c>
+      <c r="C639" s="0">
+        <v>21.511119347015</v>
+      </c>
+    </row>
+    <row r="640" spans="1:3" customHeight="0">
+      <c r="A640" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-11</t>
+        </is>
+      </c>
+      <c r="B640" s="0">
+        <v>46.36</v>
+      </c>
+      <c r="C640" s="0">
+        <v>21.511119347015</v>
+      </c>
+    </row>
+    <row r="641" spans="1:3" customHeight="0">
+      <c r="A641" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-12</t>
+        </is>
+      </c>
+      <c r="B641" s="0">
+        <v>46.36</v>
+      </c>
+      <c r="C641" s="0">
+        <v>21.511119347015</v>
+      </c>
+    </row>
+    <row r="642" spans="1:3" customHeight="0">
+      <c r="A642" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-13</t>
+        </is>
+      </c>
+      <c r="B642" s="0">
+        <v>47.94</v>
+      </c>
+      <c r="C642" s="0">
+        <v>21.522644402885</v>
+      </c>
+    </row>
+    <row r="643" spans="1:3" customHeight="0">
+      <c r="A643" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-14</t>
+        </is>
+      </c>
+      <c r="B643" s="0">
+        <v>47.55</v>
+      </c>
+      <c r="C643" s="0">
+        <v>21.378065647908</v>
+      </c>
+    </row>
+    <row r="644" spans="1:3" customHeight="0">
+      <c r="A644" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-15</t>
+        </is>
+      </c>
+      <c r="B644" s="0">
+        <v>48.15</v>
+      </c>
+      <c r="C644" s="0">
+        <v>21.461300629728</v>
+      </c>
+    </row>
+    <row r="645" spans="1:3" customHeight="0">
+      <c r="A645" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-16</t>
+        </is>
+      </c>
+      <c r="B645" s="0">
+        <v>47.16</v>
+      </c>
+      <c r="C645" s="0">
+        <v>21.158056673379</v>
+      </c>
+    </row>
+    <row r="646" spans="1:3" customHeight="0">
+      <c r="A646" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-17</t>
+        </is>
+      </c>
+      <c r="B646" s="0">
+        <v>47.12</v>
+      </c>
+      <c r="C646" s="0">
+        <v>20.6964171048</v>
+      </c>
+    </row>
+    <row r="647" spans="1:3" customHeight="0">
+      <c r="A647" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-18</t>
+        </is>
+      </c>
+      <c r="B647" s="0">
+        <v>47.12</v>
+      </c>
+      <c r="C647" s="0">
+        <v>20.6964171048</v>
+      </c>
+    </row>
+    <row r="648" spans="1:3" customHeight="0">
+      <c r="A648" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-19</t>
+        </is>
+      </c>
+      <c r="B648" s="0">
+        <v>47.12</v>
+      </c>
+      <c r="C648" s="0">
+        <v>20.6964171048</v>
+      </c>
+    </row>
+    <row r="649" spans="1:3" customHeight="0">
+      <c r="A649" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-20</t>
+        </is>
+      </c>
+      <c r="B649" s="0">
+        <v>46.53</v>
+      </c>
+      <c r="C649" s="0">
+        <v>20.439144025361</v>
+      </c>
+    </row>
+    <row r="650" spans="1:3" customHeight="0">
+      <c r="A650" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-21</t>
+        </is>
+      </c>
+      <c r="B650" s="0">
+        <v>48.4</v>
+      </c>
+      <c r="C650" s="0">
+        <v>20.910403910758</v>
+      </c>
+    </row>
+    <row r="651" spans="1:3" customHeight="0">
+      <c r="A651" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-22</t>
+        </is>
+      </c>
+      <c r="B651" s="0">
+        <v>50.05</v>
+      </c>
+      <c r="C651" s="0">
+        <v>21.429562550563</v>
+      </c>
+    </row>
+    <row r="652" spans="1:3" customHeight="0">
+      <c r="A652" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-23</t>
+        </is>
+      </c>
+      <c r="B652" s="0">
+        <v>50.01</v>
+      </c>
+      <c r="C652" s="0">
+        <v>21.533122786832</v>
+      </c>
+    </row>
+    <row r="653" spans="1:3" customHeight="0">
+      <c r="A653" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-24</t>
+        </is>
+      </c>
+      <c r="B653" s="0">
+        <v>49.94</v>
+      </c>
+      <c r="C653" s="0">
+        <v>21.259309309964</v>
+      </c>
+    </row>
+    <row r="654" spans="1:3" customHeight="0">
+      <c r="A654" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-25</t>
+        </is>
+      </c>
+      <c r="B654" s="0">
+        <v>49.94</v>
+      </c>
+      <c r="C654" s="0">
+        <v>21.259309309964</v>
+      </c>
+    </row>
+    <row r="655" spans="1:3" customHeight="0">
+      <c r="A655" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-26</t>
+        </is>
+      </c>
+      <c r="B655" s="0">
+        <v>49.94</v>
+      </c>
+      <c r="C655" s="0">
+        <v>21.243013356064</v>
+      </c>
+    </row>
+    <row r="656" spans="1:3" customHeight="0">
+      <c r="A656" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="B656" s="0">
+        <v>50.23</v>
+      </c>
+      <c r="C656" s="0">
+        <v>21.648372616782</v>
+      </c>
+    </row>
+    <row r="657" spans="1:3" customHeight="0">
+      <c r="A657" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-28</t>
+        </is>
+      </c>
+      <c r="B657" s="0">
+        <v>49.96</v>
+      </c>
+      <c r="C657" s="0">
+        <v>21.516421260935</v>
+      </c>
+    </row>
+    <row r="658" spans="1:3" customHeight="0">
+      <c r="A658" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
+      <c r="B658" s="0">
+        <v>50.71</v>
+      </c>
+      <c r="C658" s="0">
+        <v>21.34468806979</v>
+      </c>
+    </row>
+    <row r="659" spans="1:3" customHeight="0">
+      <c r="A659" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-30</t>
+        </is>
+      </c>
+      <c r="B659" s="0">
+        <v>50.21</v>
+      </c>
+      <c r="C659" s="0">
+        <v>20.902116068052</v>
+      </c>
+    </row>
+    <row r="660" spans="1:3" customHeight="0">
+      <c r="A660" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-31</t>
+        </is>
+      </c>
+      <c r="B660" s="0">
+        <v>51.12</v>
+      </c>
+      <c r="C660" s="0">
+        <v>21.464063956772</v>
+      </c>
+    </row>
+    <row r="661" spans="1:3" customHeight="0">
+      <c r="A661" s="0" t="inlineStr">
+        <is>
+          <t>2026-01-08</t>
+        </is>
+      </c>
+      <c r="B661" s="0">
+        <v>51.12</v>
+      </c>
+      <c r="C661" s="0">
+        <v>21.464063956772</v>
+      </c>
+    </row>
+    <row r="662" spans="1:3" customHeight="0">
+      <c r="A662" s="0" t="inlineStr">
+        <is>
+          <t>2026-02-08</t>
+        </is>
+      </c>
+      <c r="B662" s="0">
+        <v>51.12</v>
+      </c>
+      <c r="C662" s="0">
+        <v>21.464063956772</v>
+      </c>
+    </row>
+    <row r="663" spans="1:3" customHeight="0">
+      <c r="A663" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-08</t>
+        </is>
+      </c>
+      <c r="B663" s="0">
+        <v>50.93</v>
+      </c>
+      <c r="C663" s="0">
+        <v>21.898881282138</v>
+      </c>
+    </row>
+    <row r="664" spans="1:3" customHeight="0">
+      <c r="A664" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-08</t>
+        </is>
+      </c>
+      <c r="B664" s="0">
+        <v>51.28</v>
+      </c>
+      <c r="C664" s="0">
+        <v>22.655049813946</v>
+      </c>
+    </row>
+    <row r="665" spans="1:3" customHeight="0">
+      <c r="A665" s="0" t="inlineStr">
+        <is>
+          <t>2026-05-08</t>
+        </is>
+      </c>
+      <c r="B665" s="0">
+        <v>50.6</v>
+      </c>
+      <c r="C665" s="0">
+        <v>23.555554947768</v>
+      </c>
+    </row>
+    <row r="666" spans="1:3" customHeight="0">
+      <c r="A666" s="0" t="inlineStr">
+        <is>
+          <t>2026-06-08</t>
+        </is>
+      </c>
+      <c r="B666" s="0">
+        <v>49.69</v>
+      </c>
+      <c r="C666" s="0">
+        <v>23.701530394738</v>
+      </c>
+    </row>
+    <row r="667" spans="1:3" customHeight="0">
+      <c r="A667" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-07</t>
+        </is>
+      </c>
+      <c r="B667" s="0">
+        <v>50.61</v>
+      </c>
+      <c r="C667" s="0">
+        <v>23.974259908883</v>
+      </c>
+    </row>
+    <row r="668" spans="1:3" customHeight="0">
+      <c r="A668" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-08</t>
+        </is>
+      </c>
+      <c r="B668" s="0">
+        <v>50.61</v>
+      </c>
+      <c r="C668" s="0">
+        <v>23.974259908883</v>
+      </c>
+    </row>
+    <row r="669" spans="1:3" customHeight="0">
+      <c r="A669" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-09</t>
+        </is>
+      </c>
+      <c r="B669" s="0">
+        <v>50.61</v>
+      </c>
+      <c r="C669" s="0">
+        <v>23.974259908883</v>
+      </c>
+    </row>
+    <row r="670" spans="1:3" customHeight="0">
+      <c r="A670" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-10</t>
+        </is>
+      </c>
+      <c r="B670" s="0">
+        <v>49.1</v>
+      </c>
+      <c r="C670" s="0">
+        <v>23.984215709866</v>
+      </c>
+    </row>
+    <row r="671" spans="1:3" customHeight="0">
+      <c r="A671" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-11</t>
+        </is>
+      </c>
+      <c r="B671" s="0">
+        <v>49.27</v>
+      </c>
+      <c r="C671" s="0">
+        <v>23.958927404578</v>
+      </c>
+    </row>
+    <row r="672" spans="1:3" customHeight="0">
+      <c r="A672" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-12</t>
+        </is>
+      </c>
+      <c r="B672" s="0">
+        <v>48.53</v>
+      </c>
+      <c r="C672" s="0">
+        <v>24.070018392395</v>
+      </c>
+    </row>
+    <row r="673" spans="1:3" customHeight="0">
+      <c r="A673" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-13</t>
+        </is>
+      </c>
+      <c r="B673" s="0">
+        <v>50.07</v>
+      </c>
+      <c r="C673" s="0">
+        <v>24.357291920062</v>
+      </c>
+    </row>
+    <row r="674" spans="1:3" customHeight="0">
+      <c r="A674" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-14</t>
+        </is>
+      </c>
+      <c r="B674" s="0">
+        <v>50.98</v>
+      </c>
+      <c r="C674" s="0">
+        <v>24.435341873807</v>
+      </c>
+    </row>
+    <row r="675" spans="1:3" customHeight="0">
+      <c r="A675" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-15</t>
+        </is>
+      </c>
+      <c r="B675" s="0">
+        <v>50.98</v>
+      </c>
+      <c r="C675" s="0">
+        <v>24.435341873807</v>
+      </c>
+    </row>
+    <row r="676" spans="1:3" customHeight="0">
+      <c r="A676" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="B676" s="0">
+        <v>50.98</v>
+      </c>
+      <c r="C676" s="0">
+        <v>24.435341873807</v>
+      </c>
+    </row>
+    <row r="677" spans="1:3" customHeight="0">
+      <c r="A677" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-17</t>
+        </is>
+      </c>
+      <c r="B677" s="0">
+        <v>51.93</v>
+      </c>
+      <c r="C677" s="0">
+        <v>24.286292783742</v>
+      </c>
+    </row>
+    <row r="678" spans="1:3" customHeight="0">
+      <c r="A678" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-18</t>
+        </is>
+      </c>
+      <c r="B678" s="0">
+        <v>52.2</v>
+      </c>
+      <c r="C678" s="0">
+        <v>23.73836654122</v>
+      </c>
+    </row>
+    <row r="679" spans="1:3" customHeight="0">
+      <c r="A679" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-19</t>
+        </is>
+      </c>
+      <c r="B679" s="0">
+        <v>52.18</v>
+      </c>
+      <c r="C679" s="0">
+        <v>23.183786439991</v>
+      </c>
+    </row>
+    <row r="680" spans="1:3" customHeight="0">
+      <c r="A680" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
+      <c r="B680" s="0">
+        <v>52.13</v>
+      </c>
+      <c r="C680" s="0">
+        <v>22.984707209453</v>
+      </c>
+    </row>
+    <row r="681" spans="1:3" customHeight="0">
+      <c r="A681" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-21</t>
+        </is>
+      </c>
+      <c r="B681" s="0">
+        <v>52.72</v>
+      </c>
+      <c r="C681" s="0">
+        <v>23.028575929452</v>
+      </c>
+    </row>
+    <row r="683" spans="1:1" customHeight="0">
+      <c r="A683" s="1" t="inlineStr">
         <is>
           <t>Past Performance does not guarantee future results and the value of all investments and the income derived therefrom can decrease as well as increase.
-Source: Morningstar as at 06-Jul-26. Fund performance is based on the YFS Argonaut Flexible Fund and uses the GBP I Acc share class. All performance is net of fees and other charges and includes the reinvestment of dividends. Investments that have an exposure to currencies other than the base currency of the fund may be subject to exchange rate fluctuations.</t>
+Source: Morningstar as at 21-Aug-26. Fund performance is based on the YFS Argonaut Flexible Fund and uses the GBP I Acc share class. All performance is net of fees and other charges and includes the reinvestment of dividends. Investments that have an exposure to currencies other than the base currency of the fund may be subject to exchange rate fluctuations.</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageSetup orientation="landscape" paperSize="9"/>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Argonaut Capital</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:subject/>
   <dc:creator>Argonaut Capital</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:keywords/>
   <dc:description/>
   <cp:category/>