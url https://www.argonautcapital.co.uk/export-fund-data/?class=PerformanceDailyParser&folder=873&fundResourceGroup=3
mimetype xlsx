--- v2 (2026-02-16)
+++ v3 (2026-04-02)
@@ -80,162 +80,162 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I5"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>As at 13-Feb-26</t>
+          <t>As at 01-Apr-26</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>MTD</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>3M</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>1YR</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
         <is>
           <t>3YR</t>
         </is>
       </c>
       <c r="F1" s="0" t="inlineStr">
         <is>
           <t>5YR</t>
         </is>
       </c>
       <c r="G1" s="0" t="inlineStr">
         <is>
           <t>YTD</t>
         </is>
       </c>
       <c r="H1" s="0" t="inlineStr">
         <is>
           <t>ITD</t>
         </is>
       </c>
       <c r="I1" s="0" t="inlineStr">
         <is>
           <t>ITD CAGR</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:9" customHeight="0">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Argonaut Flexible Fund</t>
         </is>
       </c>
       <c r="B2" s="0">
-        <v>-0.878191</v>
+        <v>-0.051663</v>
       </c>
       <c r="C2" s="0">
-        <v>8.177618</v>
+        <v>5.149806</v>
       </c>
       <c r="D2" s="0">
-        <v>35.857611</v>
+        <v>36.502186</v>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>n/a</t>
         </is>
       </c>
       <c r="F2" s="0" t="inlineStr">
         <is>
           <t>n/a</t>
         </is>
       </c>
       <c r="G2" s="0">
-        <v>6.590122</v>
+        <v>5.149806</v>
       </c>
       <c r="H2" s="0">
-        <v>56.89</v>
+        <v>54.77</v>
       </c>
       <c r="I2" s="0">
-        <v>39.893748</v>
+        <v>34.591863</v>
       </c>
     </row>
     <row r="3" spans="1:9" customHeight="0">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>IA Flexible Investment</t>
         </is>
       </c>
       <c r="B3" s="0">
-        <v>0.8653</v>
+        <v>1.422437</v>
       </c>
       <c r="C3" s="0">
-        <v>2.228362</v>
+        <v>-0.050259</v>
       </c>
       <c r="D3" s="0">
-        <v>10.944444</v>
+        <v>13.630871</v>
       </c>
       <c r="E3" s="0" t="inlineStr">
         <is>
           <t>n/a</t>
         </is>
       </c>
       <c r="F3" s="0" t="inlineStr">
         <is>
           <t>n/a</t>
         </is>
       </c>
       <c r="G3" s="0">
-        <v>2.619977</v>
+        <v>-0.050259</v>
       </c>
       <c r="H3" s="0">
-        <v>16.157574</v>
+        <v>13.135081</v>
       </c>
       <c r="I3" s="0">
-        <v>11.811625</v>
+        <v>8.75648</v>
       </c>
     </row>
     <row r="5" spans="1:1" customHeight="0">
       <c r="A5" s="0" t="inlineStr">
         <is>
           <t>Source: Bloomberg. Using GBP I Acc share class. All performance data is net of fees and other charges.</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageSetup orientation="landscape" paperSize="9"/>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Argonaut Capital</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Untitled Spreadsheet</dc:title>