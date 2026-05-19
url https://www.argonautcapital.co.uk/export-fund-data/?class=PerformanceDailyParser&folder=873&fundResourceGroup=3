--- v3 (2026-04-02)
+++ v4 (2026-05-19)
@@ -80,162 +80,162 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I5"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>As at 01-Apr-26</t>
+          <t>As at 18-May-26</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>MTD</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>3M</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>1YR</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
         <is>
           <t>3YR</t>
         </is>
       </c>
       <c r="F1" s="0" t="inlineStr">
         <is>
           <t>5YR</t>
         </is>
       </c>
       <c r="G1" s="0" t="inlineStr">
         <is>
           <t>YTD</t>
         </is>
       </c>
       <c r="H1" s="0" t="inlineStr">
         <is>
           <t>ITD</t>
         </is>
       </c>
       <c r="I1" s="0" t="inlineStr">
         <is>
           <t>ITD CAGR</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:9" customHeight="0">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Argonaut Flexible Fund</t>
         </is>
       </c>
       <c r="B2" s="0">
-        <v>-0.051663</v>
+        <v>-0.118188</v>
       </c>
       <c r="C2" s="0">
-        <v>5.149806</v>
+        <v>-4.417216</v>
       </c>
       <c r="D2" s="0">
-        <v>36.502186</v>
+        <v>30.034321</v>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>n/a</t>
         </is>
       </c>
       <c r="F2" s="0" t="inlineStr">
         <is>
           <t>n/a</t>
         </is>
       </c>
       <c r="G2" s="0">
-        <v>5.149806</v>
+        <v>3.349412</v>
       </c>
       <c r="H2" s="0">
-        <v>54.77</v>
+        <v>52.12</v>
       </c>
       <c r="I2" s="0">
-        <v>34.591863</v>
+        <v>30.000325</v>
       </c>
     </row>
     <row r="3" spans="1:9" customHeight="0">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>IA Flexible Investment</t>
         </is>
       </c>
       <c r="B3" s="0">
-        <v>1.422437</v>
+        <v>2.188673</v>
       </c>
       <c r="C3" s="0">
-        <v>-0.050259</v>
+        <v>2.403453</v>
       </c>
       <c r="D3" s="0">
-        <v>13.630871</v>
+        <v>17.514401</v>
       </c>
       <c r="E3" s="0" t="inlineStr">
         <is>
           <t>n/a</t>
         </is>
       </c>
       <c r="F3" s="0" t="inlineStr">
         <is>
           <t>n/a</t>
         </is>
       </c>
       <c r="G3" s="0">
-        <v>-0.050259</v>
+        <v>5.653092</v>
       </c>
       <c r="H3" s="0">
-        <v>13.135081</v>
+        <v>19.590816</v>
       </c>
       <c r="I3" s="0">
-        <v>8.75648</v>
+        <v>11.839291</v>
       </c>
     </row>
     <row r="5" spans="1:1" customHeight="0">
       <c r="A5" s="0" t="inlineStr">
         <is>
           <t>Source: Bloomberg. Using GBP I Acc share class. All performance data is net of fees and other charges.</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageSetup orientation="landscape" paperSize="9"/>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Argonaut Capital</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Untitled Spreadsheet</dc:title>