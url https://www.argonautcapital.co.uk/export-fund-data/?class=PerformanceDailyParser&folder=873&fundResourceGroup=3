--- v4 (2026-05-19)
+++ v5 (2026-07-07)
@@ -80,162 +80,162 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I5"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>As at 18-May-26</t>
+          <t>As at 06-Jul-26</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>MTD</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>3M</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>1YR</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
         <is>
           <t>3YR</t>
         </is>
       </c>
       <c r="F1" s="0" t="inlineStr">
         <is>
           <t>5YR</t>
         </is>
       </c>
       <c r="G1" s="0" t="inlineStr">
         <is>
           <t>YTD</t>
         </is>
       </c>
       <c r="H1" s="0" t="inlineStr">
         <is>
           <t>ITD</t>
         </is>
       </c>
       <c r="I1" s="0" t="inlineStr">
         <is>
           <t>ITD CAGR</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:9" customHeight="0">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Argonaut Flexible Fund</t>
         </is>
       </c>
       <c r="B2" s="0">
-        <v>-0.118188</v>
+        <v>0.52881</v>
       </c>
       <c r="C2" s="0">
-        <v>-4.417216</v>
+        <v>-5.457599</v>
       </c>
       <c r="D2" s="0">
-        <v>30.034321</v>
+        <v>20.220105</v>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>n/a</t>
         </is>
       </c>
       <c r="F2" s="0" t="inlineStr">
         <is>
           <t>n/a</t>
         </is>
       </c>
       <c r="G2" s="0">
-        <v>3.349412</v>
+        <v>-0.550309</v>
       </c>
       <c r="H2" s="0">
-        <v>52.12</v>
+        <v>46.38</v>
       </c>
       <c r="I2" s="0">
-        <v>30.000325</v>
+        <v>24.590612</v>
       </c>
     </row>
     <row r="3" spans="1:9" customHeight="0">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>IA Flexible Investment</t>
         </is>
       </c>
       <c r="B3" s="0">
-        <v>2.188673</v>
+        <v>0.181939</v>
       </c>
       <c r="C3" s="0">
-        <v>2.403453</v>
+        <v>8.266964</v>
       </c>
       <c r="D3" s="0">
-        <v>17.514401</v>
+        <v>17.842456</v>
       </c>
       <c r="E3" s="0" t="inlineStr">
         <is>
           <t>n/a</t>
         </is>
       </c>
       <c r="F3" s="0" t="inlineStr">
         <is>
           <t>n/a</t>
         </is>
       </c>
       <c r="G3" s="0">
-        <v>5.653092</v>
+        <v>8.272447</v>
       </c>
       <c r="H3" s="0">
-        <v>19.590816</v>
+        <v>22.555716</v>
       </c>
       <c r="I3" s="0">
-        <v>11.839291</v>
+        <v>12.452658</v>
       </c>
     </row>
     <row r="5" spans="1:1" customHeight="0">
       <c r="A5" s="0" t="inlineStr">
         <is>
           <t>Source: Bloomberg. Using GBP I Acc share class. All performance data is net of fees and other charges.</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageSetup orientation="landscape" paperSize="9"/>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Argonaut Capital</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Untitled Spreadsheet</dc:title>