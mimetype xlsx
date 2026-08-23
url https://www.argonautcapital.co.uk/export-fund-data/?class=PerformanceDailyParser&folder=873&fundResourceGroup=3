--- v5 (2026-07-07)
+++ v6 (2026-08-23)
@@ -80,162 +80,162 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I5"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>As at 06-Jul-26</t>
+          <t>As at 21-Aug-26</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>MTD</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>3M</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>1YR</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
         <is>
           <t>3YR</t>
         </is>
       </c>
       <c r="F1" s="0" t="inlineStr">
         <is>
           <t>5YR</t>
         </is>
       </c>
       <c r="G1" s="0" t="inlineStr">
         <is>
           <t>YTD</t>
         </is>
       </c>
       <c r="H1" s="0" t="inlineStr">
         <is>
           <t>ITD</t>
         </is>
       </c>
       <c r="I1" s="0" t="inlineStr">
         <is>
           <t>ITD CAGR</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:9" customHeight="0">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Argonaut Flexible Fund</t>
         </is>
       </c>
       <c r="B2" s="0">
-        <v>0.52881</v>
+        <v>1.058761</v>
       </c>
       <c r="C2" s="0">
-        <v>-5.457599</v>
+        <v>0.420831</v>
       </c>
       <c r="D2" s="0">
-        <v>20.220105</v>
+        <v>16.955123</v>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>n/a</t>
         </is>
       </c>
       <c r="F2" s="0" t="inlineStr">
         <is>
           <t>n/a</t>
         </is>
       </c>
       <c r="G2" s="0">
-        <v>-0.550309</v>
+        <v>3.757049</v>
       </c>
       <c r="H2" s="0">
-        <v>46.38</v>
+        <v>52.72</v>
       </c>
       <c r="I2" s="0">
-        <v>24.590612</v>
+        <v>25.580417</v>
       </c>
     </row>
     <row r="3" spans="1:9" customHeight="0">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>IA Flexible Investment</t>
         </is>
       </c>
       <c r="B3" s="0">
-        <v>0.181939</v>
+        <v>1.288058</v>
       </c>
       <c r="C3" s="0">
-        <v>8.266964</v>
+        <v>2.791263</v>
       </c>
       <c r="D3" s="0">
-        <v>17.842456</v>
+        <v>15.278898</v>
       </c>
       <c r="E3" s="0" t="inlineStr">
         <is>
           <t>n/a</t>
         </is>
       </c>
       <c r="F3" s="0" t="inlineStr">
         <is>
           <t>n/a</t>
         </is>
       </c>
       <c r="G3" s="0">
-        <v>8.272447</v>
+        <v>8.690197</v>
       </c>
       <c r="H3" s="0">
-        <v>22.555716</v>
+        <v>23.028576</v>
       </c>
       <c r="I3" s="0">
-        <v>12.452658</v>
+        <v>11.793443</v>
       </c>
     </row>
     <row r="5" spans="1:1" customHeight="0">
       <c r="A5" s="0" t="inlineStr">
         <is>
           <t>Source: Bloomberg. Using GBP I Acc share class. All performance data is net of fees and other charges.</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageSetup orientation="landscape" paperSize="9"/>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Argonaut Capital</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Untitled Spreadsheet</dc:title>