--- v2 (2026-02-16)
+++ v3 (2026-04-02)
@@ -80,191 +80,191 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I6"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>As at 13-Feb-26</t>
+          <t>As at 31-Mar-26</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>MTD</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>3M</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>1YR</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
         <is>
           <t>3YR</t>
         </is>
       </c>
       <c r="F1" s="0" t="inlineStr">
         <is>
           <t>5YR</t>
         </is>
       </c>
       <c r="G1" s="0" t="inlineStr">
         <is>
           <t>YTD</t>
         </is>
       </c>
       <c r="H1" s="0" t="inlineStr">
         <is>
           <t>ITD</t>
         </is>
       </c>
       <c r="I1" s="0" t="inlineStr">
         <is>
           <t>ITD CAGR</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:9" customHeight="0">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Argonaut AR Fund</t>
         </is>
       </c>
       <c r="B2" s="0">
-        <v>-0.869336</v>
+        <v>-4.573849</v>
       </c>
       <c r="C2" s="0">
-        <v>10.856243</v>
+        <v>6.08857</v>
       </c>
       <c r="D2" s="0">
-        <v>18.622106</v>
+        <v>18.817082</v>
       </c>
       <c r="E2" s="0">
-        <v>78.289894</v>
+        <v>61.692922</v>
       </c>
       <c r="F2" s="0">
-        <v>98.289259</v>
+        <v>92.990122</v>
       </c>
       <c r="G2" s="0">
-        <v>7.125529</v>
+        <v>6.08857</v>
       </c>
       <c r="H2" s="0">
-        <v>350.42</v>
+        <v>346.06</v>
       </c>
       <c r="I2" s="0">
-        <v>9.421999</v>
+        <v>9.285201</v>
       </c>
     </row>
     <row r="3" spans="1:9" customHeight="0">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>EURO STOXX NR</t>
         </is>
       </c>
       <c r="B3" s="0">
-        <v>1.105743</v>
+        <v>-8.388784</v>
       </c>
       <c r="C3" s="0">
-        <v>4.838202</v>
+        <v>-2.500654</v>
       </c>
       <c r="D3" s="0">
-        <v>18.144723</v>
+        <v>12.513427</v>
       </c>
       <c r="E3" s="0">
-        <v>51.813032</v>
+        <v>40.317557</v>
       </c>
       <c r="F3" s="0">
-        <v>72.983031</v>
+        <v>54.955017</v>
       </c>
       <c r="G3" s="0">
-        <v>3.988087</v>
+        <v>-2.500654</v>
       </c>
       <c r="H3" s="0">
-        <v>319.218795</v>
+        <v>293.060006</v>
       </c>
       <c r="I3" s="0">
-        <v>8.95458</v>
+        <v>8.467422</v>
       </c>
     </row>
     <row r="4" spans="1:9" customHeight="0">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>IA Targeted Absolute Return</t>
         </is>
       </c>
       <c r="B4" s="0">
-        <v>-0.173021</v>
+        <v>-2.94238</v>
       </c>
       <c r="C4" s="0">
-        <v>1.898243</v>
+        <v>-0.506413</v>
       </c>
       <c r="D4" s="0">
-        <v>7.512352</v>
+        <v>5.866822</v>
       </c>
       <c r="E4" s="0">
-        <v>21.390051</v>
+        <v>18.770025</v>
       </c>
       <c r="F4" s="0">
-        <v>28.044989</v>
+        <v>24.590288</v>
       </c>
       <c r="G4" s="0">
-        <v>1.459978</v>
+        <v>-0.506413</v>
       </c>
       <c r="H4" s="0">
-        <v>117.93001</v>
+        <v>134.44416</v>
       </c>
       <c r="I4" s="0">
-        <v>4.442743</v>
+        <v>4.719063</v>
       </c>
     </row>
     <row r="6" spans="1:1" customHeight="0">
       <c r="A6" s="0" t="inlineStr">
         <is>
-          <t>Source: Bloomberg. Using GBP I Acc share class. All performance data is net of fees and other charges. Euro Stoxx updated as of 12-Feb-26.</t>
+          <t>Source: Bloomberg. Using GBP I Acc share class. All performance data is net of fees and other charges.</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageSetup orientation="landscape" paperSize="9"/>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Argonaut Capital</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:subject/>
   <dc:creator>Argonaut Capital</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:keywords/>
   <dc:description/>
   <cp:category/>