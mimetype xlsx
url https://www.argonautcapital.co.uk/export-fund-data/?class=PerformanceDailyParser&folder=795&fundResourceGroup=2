--- v3 (2026-04-02)
+++ v4 (2026-05-19)
@@ -80,185 +80,185 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I6"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>As at 31-Mar-26</t>
+          <t>As at 18-May-26</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>MTD</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>3M</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>1YR</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
         <is>
           <t>3YR</t>
         </is>
       </c>
       <c r="F1" s="0" t="inlineStr">
         <is>
           <t>5YR</t>
         </is>
       </c>
       <c r="G1" s="0" t="inlineStr">
         <is>
           <t>YTD</t>
         </is>
       </c>
       <c r="H1" s="0" t="inlineStr">
         <is>
           <t>ITD</t>
         </is>
       </c>
       <c r="I1" s="0" t="inlineStr">
         <is>
           <t>ITD CAGR</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:9" customHeight="0">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Argonaut AR Fund</t>
         </is>
       </c>
       <c r="B2" s="0">
-        <v>-4.573849</v>
+        <v>-1.558295</v>
       </c>
       <c r="C2" s="0">
-        <v>6.08857</v>
+        <v>-12.054986</v>
       </c>
       <c r="D2" s="0">
-        <v>18.817082</v>
+        <v>8.212111</v>
       </c>
       <c r="E2" s="0">
-        <v>61.692922</v>
+        <v>39.85404</v>
       </c>
       <c r="F2" s="0">
-        <v>92.990122</v>
+        <v>69.891313</v>
       </c>
       <c r="G2" s="0">
-        <v>6.08857</v>
+        <v>-4.292917</v>
       </c>
       <c r="H2" s="0">
-        <v>346.06</v>
+        <v>302.41</v>
       </c>
       <c r="I2" s="0">
-        <v>9.285201</v>
+        <v>8.549434</v>
       </c>
     </row>
     <row r="3" spans="1:9" customHeight="0">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>EURO STOXX NR</t>
         </is>
       </c>
       <c r="B3" s="0">
-        <v>-8.388784</v>
+        <v>0.497174</v>
       </c>
       <c r="C3" s="0">
-        <v>-2.500654</v>
+        <v>-1.24018</v>
       </c>
       <c r="D3" s="0">
-        <v>12.513427</v>
+        <v>13.491437</v>
       </c>
       <c r="E3" s="0">
-        <v>40.317557</v>
+        <v>47.110796</v>
       </c>
       <c r="F3" s="0">
-        <v>54.955017</v>
+        <v>59.888218</v>
       </c>
       <c r="G3" s="0">
-        <v>-2.500654</v>
+        <v>4.24689</v>
       </c>
       <c r="H3" s="0">
-        <v>293.060006</v>
+        <v>320.262135</v>
       </c>
       <c r="I3" s="0">
-        <v>8.467422</v>
+        <v>8.827414</v>
       </c>
     </row>
     <row r="4" spans="1:9" customHeight="0">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>IA Targeted Absolute Return</t>
         </is>
       </c>
       <c r="B4" s="0">
-        <v>-2.94238</v>
+        <v>0.255503</v>
       </c>
       <c r="C4" s="0">
-        <v>-0.506413</v>
+        <v>-0.725485</v>
       </c>
       <c r="D4" s="0">
-        <v>5.866822</v>
+        <v>6.619719</v>
       </c>
       <c r="E4" s="0">
-        <v>18.770025</v>
+        <v>20.960985</v>
       </c>
       <c r="F4" s="0">
-        <v>24.590288</v>
+        <v>25.224641</v>
       </c>
       <c r="G4" s="0">
-        <v>-0.506413</v>
+        <v>1.032573</v>
       </c>
       <c r="H4" s="0">
-        <v>134.44416</v>
+        <v>115.854041</v>
       </c>
       <c r="I4" s="0">
-        <v>4.719063</v>
+        <v>4.338563</v>
       </c>
     </row>
     <row r="6" spans="1:1" customHeight="0">
       <c r="A6" s="0" t="inlineStr">
         <is>
           <t>Source: Bloomberg. Using GBP I Acc share class. All performance data is net of fees and other charges.</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageSetup orientation="landscape" paperSize="9"/>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Argonaut Capital</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Untitled Spreadsheet</dc:title>