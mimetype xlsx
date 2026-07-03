--- v4 (2026-05-19)
+++ v5 (2026-07-03)
@@ -80,185 +80,185 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I6"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>As at 18-May-26</t>
+          <t>As at 02-Jul-26</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>MTD</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>3M</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>1YR</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
         <is>
           <t>3YR</t>
         </is>
       </c>
       <c r="F1" s="0" t="inlineStr">
         <is>
           <t>5YR</t>
         </is>
       </c>
       <c r="G1" s="0" t="inlineStr">
         <is>
           <t>YTD</t>
         </is>
       </c>
       <c r="H1" s="0" t="inlineStr">
         <is>
           <t>ITD</t>
         </is>
       </c>
       <c r="I1" s="0" t="inlineStr">
         <is>
           <t>ITD CAGR</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:9" customHeight="0">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Argonaut AR Fund</t>
         </is>
       </c>
       <c r="B2" s="0">
-        <v>-1.558295</v>
+        <v>-0.660914</v>
       </c>
       <c r="C2" s="0">
-        <v>-12.054986</v>
+        <v>-12.944448</v>
       </c>
       <c r="D2" s="0">
-        <v>8.212111</v>
+        <v>2.770241</v>
       </c>
       <c r="E2" s="0">
-        <v>39.85404</v>
+        <v>41.425758</v>
       </c>
       <c r="F2" s="0">
-        <v>69.891313</v>
+        <v>72.883211</v>
       </c>
       <c r="G2" s="0">
-        <v>-4.292917</v>
+        <v>-9.915331</v>
       </c>
       <c r="H2" s="0">
-        <v>302.41</v>
+        <v>278.77</v>
       </c>
       <c r="I2" s="0">
-        <v>8.549434</v>
+        <v>8.101756</v>
       </c>
     </row>
     <row r="3" spans="1:9" customHeight="0">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>EURO STOXX NR</t>
         </is>
       </c>
       <c r="B3" s="0">
-        <v>0.497174</v>
+        <v>0.279231</v>
       </c>
       <c r="C3" s="0">
-        <v>-1.24018</v>
+        <v>12.217295</v>
       </c>
       <c r="D3" s="0">
-        <v>13.491437</v>
+        <v>22.614667</v>
       </c>
       <c r="E3" s="0">
-        <v>47.110796</v>
+        <v>57.085329</v>
       </c>
       <c r="F3" s="0">
-        <v>59.888218</v>
+        <v>67.154803</v>
       </c>
       <c r="G3" s="0">
-        <v>4.24689</v>
+        <v>12.053125</v>
       </c>
       <c r="H3" s="0">
-        <v>320.262135</v>
+        <v>351.732281</v>
       </c>
       <c r="I3" s="0">
-        <v>8.827414</v>
+        <v>9.221473</v>
       </c>
     </row>
     <row r="4" spans="1:9" customHeight="0">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>IA Targeted Absolute Return</t>
         </is>
       </c>
       <c r="B4" s="0">
-        <v>0.255503</v>
+        <v>-0.032003</v>
       </c>
       <c r="C4" s="0">
-        <v>-0.725485</v>
+        <v>2.126076</v>
       </c>
       <c r="D4" s="0">
-        <v>6.619719</v>
+        <v>6.928222</v>
       </c>
       <c r="E4" s="0">
-        <v>20.960985</v>
+        <v>23.97996</v>
       </c>
       <c r="F4" s="0">
-        <v>25.224641</v>
+        <v>26.526905</v>
       </c>
       <c r="G4" s="0">
-        <v>1.032573</v>
+        <v>2.244858</v>
       </c>
       <c r="H4" s="0">
-        <v>115.854041</v>
+        <v>116.225321</v>
       </c>
       <c r="I4" s="0">
-        <v>4.338563</v>
+        <v>4.342061</v>
       </c>
     </row>
     <row r="6" spans="1:1" customHeight="0">
       <c r="A6" s="0" t="inlineStr">
         <is>
           <t>Source: Bloomberg. Using GBP I Acc share class. All performance data is net of fees and other charges.</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageSetup orientation="landscape" paperSize="9"/>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Argonaut Capital</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Untitled Spreadsheet</dc:title>