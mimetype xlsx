--- v5 (2026-07-03)
+++ v6 (2026-08-24)
@@ -80,191 +80,191 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I6"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>As at 02-Jul-26</t>
+          <t>As at 21-Aug-26</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>MTD</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>3M</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>1YR</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
         <is>
           <t>3YR</t>
         </is>
       </c>
       <c r="F1" s="0" t="inlineStr">
         <is>
           <t>5YR</t>
         </is>
       </c>
       <c r="G1" s="0" t="inlineStr">
         <is>
           <t>YTD</t>
         </is>
       </c>
       <c r="H1" s="0" t="inlineStr">
         <is>
           <t>ITD</t>
         </is>
       </c>
       <c r="I1" s="0" t="inlineStr">
         <is>
           <t>ITD CAGR</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:9" customHeight="0">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Argonaut AR Fund</t>
         </is>
       </c>
       <c r="B2" s="0">
-        <v>-0.660914</v>
+        <v>-0.061967</v>
       </c>
       <c r="C2" s="0">
-        <v>-12.944448</v>
+        <v>0.315983</v>
       </c>
       <c r="D2" s="0">
-        <v>2.770241</v>
+        <v>1.905725</v>
       </c>
       <c r="E2" s="0">
-        <v>41.425758</v>
+        <v>44.823422</v>
       </c>
       <c r="F2" s="0">
-        <v>72.883211</v>
+        <v>84.732608</v>
       </c>
       <c r="G2" s="0">
-        <v>-9.915331</v>
+        <v>-4.107406</v>
       </c>
       <c r="H2" s="0">
-        <v>278.77</v>
+        <v>303.19</v>
       </c>
       <c r="I2" s="0">
-        <v>8.101756</v>
+        <v>8.427293</v>
       </c>
     </row>
     <row r="3" spans="1:9" customHeight="0">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>EURO STOXX NR</t>
         </is>
       </c>
       <c r="B3" s="0">
-        <v>0.279231</v>
+        <v>0.899359</v>
       </c>
       <c r="C3" s="0">
-        <v>12.217295</v>
+        <v>5.96738</v>
       </c>
       <c r="D3" s="0">
-        <v>22.614667</v>
+        <v>18.934403</v>
       </c>
       <c r="E3" s="0">
-        <v>57.085329</v>
+        <v>63.105907</v>
       </c>
       <c r="F3" s="0">
-        <v>67.154803</v>
+        <v>63.809782</v>
       </c>
       <c r="G3" s="0">
-        <v>12.053125</v>
+        <v>12.492006</v>
       </c>
       <c r="H3" s="0">
-        <v>351.732281</v>
+        <v>353.501591</v>
       </c>
       <c r="I3" s="0">
-        <v>9.221473</v>
+        <v>9.17125</v>
       </c>
     </row>
     <row r="4" spans="1:9" customHeight="0">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>IA Targeted Absolute Return</t>
         </is>
       </c>
       <c r="B4" s="0">
-        <v>-0.032003</v>
+        <v>0.684429</v>
       </c>
       <c r="C4" s="0">
-        <v>2.126076</v>
+        <v>1.464166</v>
       </c>
       <c r="D4" s="0">
-        <v>6.928222</v>
+        <v>6.367444</v>
       </c>
       <c r="E4" s="0">
-        <v>23.97996</v>
+        <v>23.853866</v>
       </c>
       <c r="F4" s="0">
-        <v>26.526905</v>
+        <v>28.099627</v>
       </c>
       <c r="G4" s="0">
-        <v>2.244858</v>
+        <v>2.755159</v>
       </c>
       <c r="H4" s="0">
-        <v>116.225321</v>
+        <v>117.969721</v>
       </c>
       <c r="I4" s="0">
-        <v>4.342061</v>
+        <v>4.32952</v>
       </c>
     </row>
     <row r="6" spans="1:1" customHeight="0">
       <c r="A6" s="0" t="inlineStr">
         <is>
-          <t>Source: Bloomberg. Using GBP I Acc share class. All performance data is net of fees and other charges.</t>
+          <t>Source: Bloomberg. Using GBP I Acc share class. All performance data is net of fees and other charges. Euro Stoxx updated as of 20-Aug-26.</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageSetup orientation="landscape" paperSize="9"/>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Argonaut Capital</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:subject/>
   <dc:creator>Argonaut Capital</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:keywords/>
   <dc:description/>
   <cp:category/>