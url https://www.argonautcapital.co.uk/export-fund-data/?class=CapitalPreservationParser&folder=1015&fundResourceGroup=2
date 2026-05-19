--- v1 (2026-02-16)
+++ v2 (2026-05-19)
@@ -72,51 +72,51 @@
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:D9"/>
+  <dimension ref="A1:D10"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Date range</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Event</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>MSCI Europe</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>YFS Argonaut Absolute Return</t>
         </is>
       </c>
@@ -192,69 +192,87 @@
       <c r="D5" s="0">
         <v>-2.5</v>
       </c>
     </row>
     <row r="6" spans="1:4" customHeight="0">
       <c r="A6" s="0" t="inlineStr">
         <is>
           <t>31-Jul-18 to 31-Dec-18</t>
         </is>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
           <t>2018 Rising cost of capital</t>
         </is>
       </c>
       <c r="C6" s="0">
         <v>-12.9</v>
       </c>
       <c r="D6" s="0">
         <v>-9.9</v>
       </c>
     </row>
     <row r="7" spans="1:4" customHeight="0">
       <c r="A7" s="0" t="inlineStr">
         <is>
+          <t>28-Feb-26 to 31-Mar-26</t>
+        </is>
+      </c>
+      <c r="B7" s="0" t="inlineStr">
+        <is>
+          <t>2026 US/Iran war</t>
+        </is>
+      </c>
+      <c r="C7" s="0">
+        <v>-7.7</v>
+      </c>
+      <c r="D7" s="0">
+        <v>-4.6</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" customHeight="0">
+      <c r="A8" s="0" t="inlineStr">
+        <is>
           <t>31-Jul-23 to 31-Oct-23</t>
         </is>
       </c>
-      <c r="B7" s="0" t="inlineStr">
+      <c r="B8" s="0" t="inlineStr">
         <is>
           <t>2023 Duration sell-off</t>
         </is>
       </c>
-      <c r="C7" s="0">
+      <c r="C8" s="0">
         <v>-7.4</v>
       </c>
-      <c r="D7" s="0">
+      <c r="D8" s="0">
         <v>14</v>
       </c>
     </row>
-    <row r="9" spans="1:1" customHeight="0">
-[...2 lines deleted...]
-          <t>Source: Argonaut Capital Partners as at 31-Dec-25. All performance data above refers to YFS Argonaut Absolute Return Fund, uses the GBP I share class and is net of fees. Drawdown periods are from peak to trough of the MSCI Europe EUR TR Net since the Fund’s inception in Feb-09 and ‘Average’ refers to the simple average of the six stated periods. The YFS Argonaut Absolute Return Fund’s prospectus changed in 2021 from being ‘predominantly’ to ‘mainly’ pan European equity exposure.</t>
+    <row r="10" spans="1:1" customHeight="0">
+      <c r="A10" s="0" t="inlineStr">
+        <is>
+          <t>Source: Argonaut Capital Partners as at 30-Apr-26. All performance data above refers to YFS Argonaut Absolute Return Fund, uses the GBP I share class and is net of fees. Drawdown periods are from peak to trough of the MSCI Europe EUR TR Net since the Fund’s inception in Feb-09 and ‘Average’ refers to the simple average of the seven stated periods. The YFS Argonaut Absolute Return Fund’s prospectus changed in 2021 from being ‘predominantly’ to ‘mainly’ pan European equity exposure.</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageSetup orientation="landscape" paperSize="9"/>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Argonaut Capital</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:subject/>
   <dc:creator>Argonaut Capital</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:keywords/>
   <dc:description/>
   <cp:category/>