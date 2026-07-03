--- v2 (2026-05-19)
+++ v3 (2026-07-03)
@@ -228,51 +228,51 @@
       <c r="D7" s="0">
         <v>-4.6</v>
       </c>
     </row>
     <row r="8" spans="1:4" customHeight="0">
       <c r="A8" s="0" t="inlineStr">
         <is>
           <t>31-Jul-23 to 31-Oct-23</t>
         </is>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
           <t>2023 Duration sell-off</t>
         </is>
       </c>
       <c r="C8" s="0">
         <v>-7.4</v>
       </c>
       <c r="D8" s="0">
         <v>14</v>
       </c>
     </row>
     <row r="10" spans="1:1" customHeight="0">
       <c r="A10" s="0" t="inlineStr">
         <is>
-          <t>Source: Argonaut Capital Partners as at 30-Apr-26. All performance data above refers to YFS Argonaut Absolute Return Fund, uses the GBP I share class and is net of fees. Drawdown periods are from peak to trough of the MSCI Europe EUR TR Net since the Fund’s inception in Feb-09 and ‘Average’ refers to the simple average of the seven stated periods. The YFS Argonaut Absolute Return Fund’s prospectus changed in 2021 from being ‘predominantly’ to ‘mainly’ pan European equity exposure.</t>
+          <t>Source: Argonaut Capital Partners as at 30-Jun-26. All performance data above refers to YFS Argonaut Absolute Return Fund, uses the GBP I share class and is net of fees. Drawdown periods are from peak to trough of the MSCI Europe EUR TR Net since the Fund’s inception in Feb-09 and ‘Average’ refers to the simple average of the seven stated periods. The YFS Argonaut Absolute Return Fund’s prospectus changed in 2021 from being ‘predominantly’ to ‘mainly’ pan European equity exposure.</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageSetup orientation="landscape" paperSize="9"/>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Argonaut Capital</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:subject/>
   <dc:creator>Argonaut Capital</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:keywords/>
   <dc:description/>
   <cp:category/>