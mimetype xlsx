--- v3 (2026-07-03)
+++ v4 (2026-08-24)
@@ -228,51 +228,51 @@
       <c r="D7" s="0">
         <v>-4.6</v>
       </c>
     </row>
     <row r="8" spans="1:4" customHeight="0">
       <c r="A8" s="0" t="inlineStr">
         <is>
           <t>31-Jul-23 to 31-Oct-23</t>
         </is>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
           <t>2023 Duration sell-off</t>
         </is>
       </c>
       <c r="C8" s="0">
         <v>-7.4</v>
       </c>
       <c r="D8" s="0">
         <v>14</v>
       </c>
     </row>
     <row r="10" spans="1:1" customHeight="0">
       <c r="A10" s="0" t="inlineStr">
         <is>
-          <t>Source: Argonaut Capital Partners as at 30-Jun-26. All performance data above refers to YFS Argonaut Absolute Return Fund, uses the GBP I share class and is net of fees. Drawdown periods are from peak to trough of the MSCI Europe EUR TR Net since the Fund’s inception in Feb-09 and ‘Average’ refers to the simple average of the seven stated periods. The YFS Argonaut Absolute Return Fund’s prospectus changed in 2021 from being ‘predominantly’ to ‘mainly’ pan European equity exposure.</t>
+          <t>Source: Argonaut Capital Partners as at 31-Jul-26. All performance data above refers to YFS Argonaut Absolute Return Fund, uses the GBP I share class and is net of fees. Drawdown periods are from peak to trough of the MSCI Europe EUR TR Net since the Fund’s inception in Feb-09 and ‘Average’ refers to the simple average of the seven stated periods. The YFS Argonaut Absolute Return Fund’s prospectus changed in 2021 from being ‘predominantly’ to ‘mainly’ pan European equity exposure.</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageSetup orientation="landscape" paperSize="9"/>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Argonaut Capital</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:subject/>
   <dc:creator>Argonaut Capital</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:keywords/>
   <dc:description/>
   <cp:category/>